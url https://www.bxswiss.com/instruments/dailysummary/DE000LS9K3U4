--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac64be9356446b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ab2b345b574b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d270d36d09e49c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce61a7da11443e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a506e25999483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d270d36d09e49c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra153af6e2202419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce61a7da11443e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>534,933</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>534,581</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>538,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,588</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>