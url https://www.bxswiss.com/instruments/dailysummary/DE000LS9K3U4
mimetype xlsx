--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ab2b345b574b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae18506bac84791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce61a7da11443e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc3c8fe0f3e4e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra153af6e2202419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce61a7da11443e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b431156f27e4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc3c8fe0f3e4e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>