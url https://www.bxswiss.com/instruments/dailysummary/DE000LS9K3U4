--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae18506bac84791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7789e9e8cd4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc3c8fe0f3e4e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227fdf11bf2b4505"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b431156f27e4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc3c8fe0f3e4e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ec8186b6124a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227fdf11bf2b4505" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>