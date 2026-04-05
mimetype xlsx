--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d4fd4c502e472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62b29c368cb4b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5fd2805ab40433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaf7205397c4478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R861b0ddb798d43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5fd2805ab40433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de9a20888704af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaf7205397c4478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>