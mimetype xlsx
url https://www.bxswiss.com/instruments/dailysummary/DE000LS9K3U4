--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62b29c368cb4b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c546eb16bb44c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaf7205397c4478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0854bd3a65344498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de9a20888704af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaf7205397c4478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167aea1962a64092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0854bd3a65344498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>507,271</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>