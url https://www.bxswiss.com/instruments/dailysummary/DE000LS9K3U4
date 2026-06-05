--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c546eb16bb44c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4191e56938e4f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0854bd3a65344498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f25b2b6a5eb44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167aea1962a64092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0854bd3a65344498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6188629027a848b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f25b2b6a5eb44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>