--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4191e56938e4f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92fb1793587a4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f25b2b6a5eb44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea42ef5ecb94635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6188629027a848b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f25b2b6a5eb44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5520fdfd2734fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea42ef5ecb94635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>498,892</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,076</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>515,024</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>