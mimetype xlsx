--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92fb1793587a4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c4c9bda4ba4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea42ef5ecb94635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcc5970168c46a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5520fdfd2734fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea42ef5ecb94635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524e0eae87144887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcc5970168c46a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>505,762</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,682</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>505,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>