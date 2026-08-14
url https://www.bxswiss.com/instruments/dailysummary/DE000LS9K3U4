--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c4c9bda4ba4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf72a4e23b60432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcc5970168c46a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da225e5fad04799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524e0eae87144887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcc5970168c46a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8339fa2f31463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da225e5fad04799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>