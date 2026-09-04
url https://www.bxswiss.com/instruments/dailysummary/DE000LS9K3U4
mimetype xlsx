--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf72a4e23b60432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac64be9356446b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da225e5fad04799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d270d36d09e49c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8339fa2f31463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da225e5fad04799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a506e25999483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d270d36d09e49c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendtrading Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>517,078</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>515,056</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>522,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,878</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>