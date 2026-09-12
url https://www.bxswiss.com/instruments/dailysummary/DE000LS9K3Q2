--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fec8e30df2e40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2250eb7271c4458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccdd913f2fa4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30bd2362e1234c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24eaa03adef94d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccdd913f2fa4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2f6c27e4344ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30bd2362e1234c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>