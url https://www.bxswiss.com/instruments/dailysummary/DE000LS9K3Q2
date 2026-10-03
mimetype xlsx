--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2250eb7271c4458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c510e3dfd0b476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30bd2362e1234c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbae30b6baff4857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2f6c27e4344ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30bd2362e1234c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5396b99275cf4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbae30b6baff4857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>