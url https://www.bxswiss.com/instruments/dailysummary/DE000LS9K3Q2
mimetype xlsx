--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c510e3dfd0b476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547177d16d564870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbae30b6baff4857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010e050c02ee4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5396b99275cf4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbae30b6baff4857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30489bc3e094ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010e050c02ee4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>