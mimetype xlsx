--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c69dd7c1214dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7702d36a9a6843f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c1d6dc51534518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794e6a25aed9495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67ef1fb59cc46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c1d6dc51534518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680cf0bf0f504b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794e6a25aed9495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>