--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7702d36a9a6843f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac83e675aa54f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794e6a25aed9495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac03d63edc149a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680cf0bf0f504b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794e6a25aed9495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4301d251534e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac03d63edc149a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>