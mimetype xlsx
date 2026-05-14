--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac83e675aa54f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f196e2f106649c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac03d63edc149a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f55f417a904c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4301d251534e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac03d63edc149a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1020b0347dd049b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f55f417a904c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>