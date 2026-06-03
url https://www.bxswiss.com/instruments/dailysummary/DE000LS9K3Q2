--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f196e2f106649c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe5e03acc6248e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f55f417a904c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572410401aed4a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1020b0347dd049b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f55f417a904c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00f1bae271e499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572410401aed4a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>