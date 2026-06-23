--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe5e03acc6248e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac4e9bb9af64d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572410401aed4a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f122ae1d8c4e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00f1bae271e499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572410401aed4a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7729af465c4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f122ae1d8c4e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>245,219</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,186</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>245,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,687</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>