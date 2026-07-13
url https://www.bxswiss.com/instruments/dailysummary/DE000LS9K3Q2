--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac4e9bb9af64d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5a94131e614c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f122ae1d8c4e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae2021171214742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7729af465c4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f122ae1d8c4e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b1c888f8fa4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae2021171214742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>