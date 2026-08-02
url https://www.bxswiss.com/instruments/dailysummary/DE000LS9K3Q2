--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5a94131e614c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84aae17eb8e44370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae2021171214742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588510832ada45cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b1c888f8fa4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae2021171214742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990031912dda4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588510832ada45cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>