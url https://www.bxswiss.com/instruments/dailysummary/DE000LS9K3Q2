--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84aae17eb8e44370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb5a3d07888446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588510832ada45cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a1017c34224ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990031912dda4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588510832ada45cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139052adc4ed49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a1017c34224ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>