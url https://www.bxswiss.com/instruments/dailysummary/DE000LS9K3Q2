--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb5a3d07888446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fec8e30df2e40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a1017c34224ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccdd913f2fa4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139052adc4ed49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a1017c34224ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24eaa03adef94d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccdd913f2fa4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Introspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3Q2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>