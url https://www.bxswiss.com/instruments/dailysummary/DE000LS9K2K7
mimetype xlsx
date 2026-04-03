--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f99f8c1b113430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5db2055838b4fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40cebe06eb6b4fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f1877ab14f4a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82e58bd66804aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40cebe06eb6b4fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068d491160244841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f1877ab14f4a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,934</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,744</x:t>
-[...593 lines deleted...]
-          <x:t>94,225</x:t>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>