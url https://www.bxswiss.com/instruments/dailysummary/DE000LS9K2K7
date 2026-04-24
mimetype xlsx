--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5db2055838b4fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4188c5f544142d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f1877ab14f4a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4d325d50e5410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068d491160244841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f1877ab14f4a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88707353d068417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4d325d50e5410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,662</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,636</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>95,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,511</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>