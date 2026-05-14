--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4188c5f544142d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbb91d72e894408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4d325d50e5410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ad870dcf7946c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88707353d068417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4d325d50e5410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4136defa87384cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ad870dcf7946c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>95,399</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,399</x:t>
-[...80 lines deleted...]
-          <x:t>96,319</x:t>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>96,728</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,704</x:t>
-[...58 lines deleted...]
-          <x:t>96,577</x:t>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>