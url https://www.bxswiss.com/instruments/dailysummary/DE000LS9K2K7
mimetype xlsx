--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbb91d72e894408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb70ed8f2ee4a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ad870dcf7946c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386df4708fc74e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4136defa87384cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ad870dcf7946c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc059f8becc334e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386df4708fc74e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,649</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,586</x:t>
-[...453 lines deleted...]
-          <x:t>97,394</x:t>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,086</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>97,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>