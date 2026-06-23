--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb70ed8f2ee4a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf330f1ceac79405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386df4708fc74e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccd3743863b4096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc059f8becc334e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386df4708fc74e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acff53499f34bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccd3743863b4096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>97,394</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>97,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,633</x:t>
-[...48 lines deleted...]
-          <x:t>97,573</x:t>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,883</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>97,086</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>