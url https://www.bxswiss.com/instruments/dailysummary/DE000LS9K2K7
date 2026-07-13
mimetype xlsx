--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf330f1ceac79405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc358b43fa314e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccd3743863b4096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8aaaca48ca4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acff53499f34bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccd3743863b4096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24aee6b44e441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8aaaca48ca4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>