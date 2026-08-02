--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc358b43fa314e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb761f99d96f44acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8aaaca48ca4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6cbb096a084531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24aee6b44e441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8aaaca48ca4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f717b47133d41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6cbb096a084531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,783</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,667</x:t>
-[...247 lines deleted...]
-          <x:t>99,336</x:t>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>