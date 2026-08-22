--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb761f99d96f44acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b196d4cdb754374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6cbb096a084531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cf2ab2560b4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f717b47133d41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6cbb096a084531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70910f5a485846ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cf2ab2560b4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>