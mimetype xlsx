--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b196d4cdb754374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d300474093742ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cf2ab2560b4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e413d534c894a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70910f5a485846ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cf2ab2560b4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf28dced5c646cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e413d534c894a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,666</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,423</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>