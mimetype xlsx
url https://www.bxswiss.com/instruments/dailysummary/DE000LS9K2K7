--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d300474093742ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c88fc397804fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e413d534c894a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe669008a634762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf28dced5c646cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e413d534c894a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2a9930f882484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe669008a634762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,561</x:t>
-[...549 lines deleted...]
-          <x:t>101,809</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>