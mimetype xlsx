--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c88fc397804fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9903fb82f6ad4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe669008a634762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b39c25075304cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2a9930f882484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe669008a634762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a136da840d405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b39c25075304cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>