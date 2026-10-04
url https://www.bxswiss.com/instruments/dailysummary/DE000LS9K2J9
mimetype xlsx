--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e27bdcf9a004b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75fbc41ca444296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83916dc7604458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad9d800b53f4ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658e8e33c1c34fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83916dc7604458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31d7f3209a84b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad9d800b53f4ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>