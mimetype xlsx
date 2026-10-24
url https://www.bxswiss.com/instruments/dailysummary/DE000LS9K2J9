--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75fbc41ca444296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a80c29075044ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad9d800b53f4ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7cf1d6ee92438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31d7f3209a84b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad9d800b53f4ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd5c0891cf40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7cf1d6ee92438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>