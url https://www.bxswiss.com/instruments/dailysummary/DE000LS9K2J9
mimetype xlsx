--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702353661fad41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3b2d85bee44718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1885bb145c413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47fc6c3006b94f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24eb881257c44a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1885bb145c413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea8f62ed3e14545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47fc6c3006b94f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>