--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3b2d85bee44718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4851dd6e1942409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47fc6c3006b94f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88789c12fb8c4a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea8f62ed3e14545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47fc6c3006b94f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b82b54dcd8417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88789c12fb8c4a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>