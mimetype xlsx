--- v4 (2026-04-23)
+++ v5 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4851dd6e1942409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e926ddfc99e4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88789c12fb8c4a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22093df2e17f4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b82b54dcd8417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88789c12fb8c4a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7afa9499e784d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22093df2e17f4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>127,565</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>