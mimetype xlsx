--- v5 (2026-06-09)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e926ddfc99e4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09888fd421c44a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22093df2e17f4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R257b6054980546de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7afa9499e784d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22093df2e17f4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846928edaecc459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R257b6054980546de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,104 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +656,139 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>