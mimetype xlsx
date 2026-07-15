--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09888fd421c44a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc25debc0ab4c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R257b6054980546de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e6ef56e9d94311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846928edaecc459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R257b6054980546de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3ae68346fa46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e6ef56e9d94311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>137,978</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>