--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc25debc0ab4c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da3182db0de47f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e6ef56e9d94311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163508e8242a43fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3ae68346fa46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e6ef56e9d94311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf125763a8a0f4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163508e8242a43fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>