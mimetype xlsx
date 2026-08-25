--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da3182db0de47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a0a0dfa74d4b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163508e8242a43fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495299a90d7a489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf125763a8a0f4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163508e8242a43fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b5371139684a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495299a90d7a489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>