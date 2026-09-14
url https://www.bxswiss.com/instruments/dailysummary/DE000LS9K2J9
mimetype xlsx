--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a0a0dfa74d4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e27bdcf9a004b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495299a90d7a489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83916dc7604458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b5371139684a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495299a90d7a489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658e8e33c1c34fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83916dc7604458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Statistische Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>