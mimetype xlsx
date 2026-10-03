--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4722d189ef4bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8843604e5fa4a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99873f726e75453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1793e7fa76ed42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6230f80e028465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99873f726e75453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2758c9745f1b42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1793e7fa76ed42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>