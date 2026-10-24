--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8843604e5fa4a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98389ae2b2144e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1793e7fa76ed42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f5c3e2741f40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2758c9745f1b42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1793e7fa76ed42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a0fef0270843c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f5c3e2741f40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,852</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>119,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,611</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>