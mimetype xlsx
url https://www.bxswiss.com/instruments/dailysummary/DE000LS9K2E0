--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e40d85a8e04dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f87c61cdce54850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8802b19d2904157"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d4dbc9a7574420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d821846a4b240e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8802b19d2904157" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b14babb49ae437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d4dbc9a7574420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,973</x:t>
-[...225 lines deleted...]
-          <x:t>112,998</x:t>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>