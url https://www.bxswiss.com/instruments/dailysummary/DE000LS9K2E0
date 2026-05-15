--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f87c61cdce54850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8eca551641b463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d4dbc9a7574420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e540bd063041fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b14babb49ae437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d4dbc9a7574420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86748be54e84e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e540bd063041fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>115,569</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>