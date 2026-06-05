--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8eca551641b463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6016ca49caf24043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e540bd063041fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca86dcc3d0084ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86748be54e84e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e540bd063041fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c1967db94480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca86dcc3d0084ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>