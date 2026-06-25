--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6016ca49caf24043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd05504cbf4ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca86dcc3d0084ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d269b784d64a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c1967db94480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca86dcc3d0084ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8af31c3dc342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d269b784d64a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>115,678</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,144</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>