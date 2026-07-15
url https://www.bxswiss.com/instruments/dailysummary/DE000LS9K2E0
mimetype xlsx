--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd05504cbf4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd683f84a34541c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d269b784d64a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df945d09fb5444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8af31c3dc342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d269b784d64a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86aee24ae60a405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df945d09fb5444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>