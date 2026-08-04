--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd683f84a34541c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b2f42b04194f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df945d09fb5444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb43aef1c684421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86aee24ae60a405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df945d09fb5444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc67b6e06774cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb43aef1c684421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>