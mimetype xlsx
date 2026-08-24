--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b2f42b04194f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0f56ffad3348af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb43aef1c684421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbddf84cec4c140a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc67b6e06774cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb43aef1c684421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bc13b1601148ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbddf84cec4c140a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>