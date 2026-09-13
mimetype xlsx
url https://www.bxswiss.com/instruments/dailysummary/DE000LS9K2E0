--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0f56ffad3348af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4722d189ef4bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbddf84cec4c140a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99873f726e75453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bc13b1601148ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbddf84cec4c140a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6230f80e028465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99873f726e75453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Income MAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,079</x:t>
-[...48 lines deleted...]
-          <x:t>118,762</x:t>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,975</x:t>
-[...193 lines deleted...]
-          <x:t>120,624</x:t>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>