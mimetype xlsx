--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74922784254a48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radddcfa3ee3d4bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5246a7d9ce4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb4935c68374c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0771ea6f8e5448f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5246a7d9ce4396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f4e2bf86684947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb4935c68374c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>