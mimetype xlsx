--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radddcfa3ee3d4bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2b90b167ff4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb4935c68374c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32590e039be4ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f4e2bf86684947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb4935c68374c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d6494049494669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32590e039be4ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>110,769</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,794</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>115,041</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>