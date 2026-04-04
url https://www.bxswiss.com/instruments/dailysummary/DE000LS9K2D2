--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142eb57626094fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb9a0bd1e814fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ef8f0c0dea48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d6418a9dba4073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a429c089c0443dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ef8f0c0dea48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ee0e750e7240f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d6418a9dba4073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>108,239</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,782</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>107,037</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,138</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,748</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>