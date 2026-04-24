--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb9a0bd1e814fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d1c018be204de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d6418a9dba4073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc5aa965a0f47cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ee0e750e7240f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d6418a9dba4073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e2257c485b4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc5aa965a0f47cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>107,714</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,817</x:t>
-[...171 lines deleted...]
-          <x:t>107,391</x:t>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>