--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d1c018be204de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22704f25fb9545d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc5aa965a0f47cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee7454487f74763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e2257c485b4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc5aa965a0f47cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f5819629444269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee7454487f74763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>