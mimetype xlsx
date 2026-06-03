--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22704f25fb9545d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d879395da44095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee7454487f74763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1930520614d544a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f5819629444269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee7454487f74763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80187ab1a6f14fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1930520614d544a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>