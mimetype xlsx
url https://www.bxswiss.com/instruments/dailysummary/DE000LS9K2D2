--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d879395da44095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758d85dad384147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1930520614d544a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d51b491f33f4590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80187ab1a6f14fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1930520614d544a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c7a9dfdc4a41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d51b491f33f4590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>