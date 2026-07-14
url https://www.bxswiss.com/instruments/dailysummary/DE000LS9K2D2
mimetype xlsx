--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758d85dad384147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41af83da282a4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d51b491f33f4590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79f6ff846e745e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c7a9dfdc4a41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d51b491f33f4590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d116015d2042ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79f6ff846e745e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,644</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>118,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,291</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>