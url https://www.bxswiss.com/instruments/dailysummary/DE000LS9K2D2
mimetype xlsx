--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41af83da282a4236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801092ed53134d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79f6ff846e745e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183f0c40ea274fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d116015d2042ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79f6ff846e745e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f5769859c44cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183f0c40ea274fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>