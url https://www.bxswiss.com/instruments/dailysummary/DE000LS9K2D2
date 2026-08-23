--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801092ed53134d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34884b31626c4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183f0c40ea274fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb1a192748a4a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f5769859c44cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183f0c40ea274fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584e9513949c4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb1a192748a4a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>