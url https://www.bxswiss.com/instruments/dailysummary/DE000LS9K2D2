--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34884b31626c4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74922784254a48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb1a192748a4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5246a7d9ce4396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584e9513949c4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb1a192748a4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0771ea6f8e5448f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5246a7d9ce4396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen-Aktienwerte-weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K2D2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,236</x:t>
-[...576 lines deleted...]
-          <x:t>112,262</x:t>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>