--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49a1e28cecd4331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb574c517fd4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc657762db99c4281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530ab72c22484c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489842ec22e242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc657762db99c4281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8910ed87fe4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530ab72c22484c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>