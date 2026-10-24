--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb574c517fd4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cc34e3cd704efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530ab72c22484c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9499b1073ef64b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8910ed87fe4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530ab72c22484c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515c77a8ebf74a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9499b1073ef64b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>