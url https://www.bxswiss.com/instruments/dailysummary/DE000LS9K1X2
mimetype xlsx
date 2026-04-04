--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17066570a944dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51982af17c34f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R647bda15f1924955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re827864c0ac14ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161e52c7dec24cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R647bda15f1924955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ab932d6df44ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re827864c0ac14ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>