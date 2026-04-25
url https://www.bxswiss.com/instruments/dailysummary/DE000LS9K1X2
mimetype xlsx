--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51982af17c34f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a020416c354bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re827864c0ac14ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfaab99ff396424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ab932d6df44ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re827864c0ac14ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56477bea121746e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfaab99ff396424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>