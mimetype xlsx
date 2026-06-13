--- v5 (2026-04-25)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a020416c354bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880d4c2e216b41b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfaab99ff396424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0355663362664b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56477bea121746e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfaab99ff396424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd504948b442b4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0355663362664b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...522 lines deleted...]
-          <x:t>69,045</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,170</x:t>
-[...53 lines deleted...]
-          <x:t>65,369</x:t>
+          <x:t>66,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>