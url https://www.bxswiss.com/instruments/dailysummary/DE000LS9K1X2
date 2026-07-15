--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880d4c2e216b41b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e673278e984e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0355663362664b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d6608f04754a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd504948b442b4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0355663362664b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff479f1d553f4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d6608f04754a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>58,469</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>