--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e673278e984e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740bc5ace1204e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d6608f04754a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c5bbd4c36b4d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff479f1d553f4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d6608f04754a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb223292c3e405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c5bbd4c36b4d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>