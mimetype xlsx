--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740bc5ace1204e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79703b84c3684a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c5bbd4c36b4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e40d089a694042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb223292c3e405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c5bbd4c36b4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd50063e1913454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e40d089a694042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>