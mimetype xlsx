--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79703b84c3684a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49a1e28cecd4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e40d089a694042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc657762db99c4281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd50063e1913454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e40d089a694042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489842ec22e242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc657762db99c4281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sekte Des UEbermensch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>