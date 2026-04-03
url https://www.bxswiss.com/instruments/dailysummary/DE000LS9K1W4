--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a4919936004bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45f676ebc9245e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9849862326ec4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3b7981636a4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a982f3e2b974829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9849862326ec4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db5b7b744ab40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3b7981636a4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>572,065</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>