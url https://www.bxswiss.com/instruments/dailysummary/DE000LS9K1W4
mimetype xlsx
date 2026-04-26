--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45f676ebc9245e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c584df645347f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3b7981636a4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf758a2917104d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db5b7b744ab40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3b7981636a4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe565ca79944988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf758a2917104d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>