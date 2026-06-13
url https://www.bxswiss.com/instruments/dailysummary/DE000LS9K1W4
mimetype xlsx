--- v7 (2026-04-26)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c584df645347f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295c3725059a4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf758a2917104d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985178ec1ed04c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe565ca79944988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf758a2917104d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9edef940e0ec40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985178ec1ed04c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>643,440</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>