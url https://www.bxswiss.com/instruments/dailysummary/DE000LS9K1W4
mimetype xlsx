--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295c3725059a4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5fe14f2c7a4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985178ec1ed04c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139e477f02c14e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9edef940e0ec40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985178ec1ed04c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4b0bb93b684ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139e477f02c14e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>