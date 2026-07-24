--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5fe14f2c7a4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b144cef8c14638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139e477f02c14e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115a6ea6f7e542ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4b0bb93b684ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139e477f02c14e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22afda32e2c24ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115a6ea6f7e542ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>