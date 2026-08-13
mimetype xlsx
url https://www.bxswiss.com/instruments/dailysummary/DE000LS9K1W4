--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b144cef8c14638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80839f8268af408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115a6ea6f7e542ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4599a14411742a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22afda32e2c24ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115a6ea6f7e542ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f4dc52db3d474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4599a14411742a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>