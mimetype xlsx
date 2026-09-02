--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80839f8268af408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re697a9889e6b4b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4599a14411742a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311d5781c4974113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f4dc52db3d474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4599a14411742a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e27fd38b3146b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311d5781c4974113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>