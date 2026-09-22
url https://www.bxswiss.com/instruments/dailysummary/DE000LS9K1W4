--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re697a9889e6b4b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260d73f5540c4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311d5781c4974113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7f937b363a4633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e27fd38b3146b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311d5781c4974113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf70ecef78041ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7f937b363a4633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>