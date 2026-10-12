--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260d73f5540c4d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962313d24e924fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7f937b363a4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5935335e53f64b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf70ecef78041ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7f937b363a4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099558371b344d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5935335e53f64b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>