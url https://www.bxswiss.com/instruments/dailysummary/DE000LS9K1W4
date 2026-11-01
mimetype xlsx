--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962313d24e924fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c64afa231e465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5935335e53f64b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3888017142ee4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099558371b344d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5935335e53f64b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddeaed670cb4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3888017142ee4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>774,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>770,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>773,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>787,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>789,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>