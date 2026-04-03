--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59048199daf84959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aba97572a1b412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7987ae313e3a430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2f24135bf44ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1941af037048ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7987ae313e3a430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a8e196427749aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2f24135bf44ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>358,288</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>352,651</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>352,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>