--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aba97572a1b412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670887ddb09d4d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2f24135bf44ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9170ba6409fb40f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a8e196427749aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2f24135bf44ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb1b3d7a78c4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9170ba6409fb40f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>