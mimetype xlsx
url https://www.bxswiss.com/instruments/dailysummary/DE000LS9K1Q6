--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670887ddb09d4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc327a622f54b4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9170ba6409fb40f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3a8b4c8d2f437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb1b3d7a78c4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9170ba6409fb40f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80ef5ec4e154b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3a8b4c8d2f437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>