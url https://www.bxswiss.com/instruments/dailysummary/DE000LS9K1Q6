--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc327a622f54b4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4813370e434906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3a8b4c8d2f437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86e2664030b4dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80ef5ec4e154b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3a8b4c8d2f437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51245c56b98486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86e2664030b4dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>