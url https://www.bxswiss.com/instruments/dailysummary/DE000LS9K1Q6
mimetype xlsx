--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4813370e434906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cd10fe1b51466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86e2664030b4dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc482de50492a4a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51245c56b98486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86e2664030b4dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a37b37c0f644b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc482de50492a4a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,123</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>