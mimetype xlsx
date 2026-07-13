--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cd10fe1b51466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6c50a48ea54a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc482de50492a4a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2688387bc213414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a37b37c0f644b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc482de50492a4a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ac78f8a6d04fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2688387bc213414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>