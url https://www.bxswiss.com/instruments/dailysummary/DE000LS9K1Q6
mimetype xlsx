--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6c50a48ea54a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59186b1ca14742d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2688387bc213414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7030e264b5f84ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ac78f8a6d04fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2688387bc213414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c108a8695c411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7030e264b5f84ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>