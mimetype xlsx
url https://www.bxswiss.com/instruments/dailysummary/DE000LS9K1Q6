--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59186b1ca14742d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7c84f5467c43cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7030e264b5f84ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9dca88947184364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c108a8695c411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7030e264b5f84ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3bd8e5a1c94e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9dca88947184364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>