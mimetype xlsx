--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7c84f5467c43cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14cb3b866914359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9dca88947184364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d733dab68643bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3bd8e5a1c94e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9dca88947184364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2c6294818e4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d733dab68643bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>