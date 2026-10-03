--- v16 (2026-09-11)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14cb3b866914359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580e1f02b6894364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d733dab68643bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ca6052514e4371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2c6294818e4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d733dab68643bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b9a08590be4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ca6052514e4371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>