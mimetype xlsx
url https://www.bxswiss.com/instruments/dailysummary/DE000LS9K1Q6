--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580e1f02b6894364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863ffccd3bbf42e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ca6052514e4371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5693da19fc4601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b9a08590be4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ca6052514e4371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc19ca45e62d4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5693da19fc4601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>