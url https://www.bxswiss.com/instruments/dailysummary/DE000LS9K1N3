--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra144d1cbf7b0466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f121b5fae2484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd24b7ab08664085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7bb85b7491403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16447a5d2e204ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd24b7ab08664085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00e079452e94f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7bb85b7491403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>81,401</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>