--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f121b5fae2484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5399da61d2c4e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7bb85b7491403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f0a5c7343141a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00e079452e94f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7bb85b7491403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7efc0ddd16a940b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f0a5c7343141a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>73,851</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,273</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,763</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>