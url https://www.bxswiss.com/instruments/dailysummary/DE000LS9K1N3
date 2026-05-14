--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5399da61d2c4e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae717fe38544222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f0a5c7343141a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1e7e17a7df49a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7efc0ddd16a940b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f0a5c7343141a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcceaf251d28d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1e7e17a7df49a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>