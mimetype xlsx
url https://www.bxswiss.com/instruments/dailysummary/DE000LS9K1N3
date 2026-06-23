--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae717fe38544222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd63827e66c4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1e7e17a7df49a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d39e4e32f604db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcceaf251d28d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1e7e17a7df49a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3eac4bd6de4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d39e4e32f604db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,532 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>80,178</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,552</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>78,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>