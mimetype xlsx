--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd63827e66c4f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067cc2a0947847f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d39e4e32f604db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re509f63ddbd34cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3eac4bd6de4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d39e4e32f604db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed4fbd92aec4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re509f63ddbd34cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>