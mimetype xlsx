--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067cc2a0947847f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaf56c851224625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re509f63ddbd34cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcb6492c14f4e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed4fbd92aec4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re509f63ddbd34cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfbff54ceab4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcb6492c14f4e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>