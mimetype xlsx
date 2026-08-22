--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaf56c851224625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73072cdcd9844f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcb6492c14f4e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec0289a33344e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfbff54ceab4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcb6492c14f4e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14371ab04a44085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec0289a33344e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>