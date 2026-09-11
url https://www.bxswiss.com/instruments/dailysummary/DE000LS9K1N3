--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73072cdcd9844f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12223a3d79864ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec0289a33344e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaead03a165946e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14371ab04a44085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec0289a33344e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3a36c9b76745b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaead03a165946e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,580</x:t>
-[...279 lines deleted...]
-          <x:t>87,449</x:t>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>