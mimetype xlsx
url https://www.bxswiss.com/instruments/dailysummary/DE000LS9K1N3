--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12223a3d79864ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cd2e525d874b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaead03a165946e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf2bdf9a53041c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3a36c9b76745b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaead03a165946e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb517e60f8914a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf2bdf9a53041c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,908</x:t>
-[...630 lines deleted...]
-          <x:t>86,578</x:t>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>