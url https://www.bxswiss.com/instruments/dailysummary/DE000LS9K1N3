--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cd2e525d874b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525a7a5fadb9480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf2bdf9a53041c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b2191a657814af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb517e60f8914a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf2bdf9a53041c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840612e203d043f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b2191a657814af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE Indizes HighNoon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,047</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>87,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,347</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>