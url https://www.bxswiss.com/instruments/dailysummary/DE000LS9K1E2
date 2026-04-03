--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530fdc9fb9dd478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9609228a8f4112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd669baf01f2a4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf8054251e94c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c0337c26c84235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd669baf01f2a4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74f41ae7d7345ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf8054251e94c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>