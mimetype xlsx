--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9609228a8f4112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4a1dcb91544202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf8054251e94c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667e7d25c6b647c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74f41ae7d7345ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf8054251e94c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f72eeee45747fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667e7d25c6b647c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>