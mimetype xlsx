--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4a1dcb91544202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7432ddccdc5a40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667e7d25c6b647c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e45dc0009b14ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f72eeee45747fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667e7d25c6b647c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b06a4a3cb3947c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e45dc0009b14ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>