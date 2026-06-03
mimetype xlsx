--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7432ddccdc5a40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2415a1e736bf4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e45dc0009b14ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec09aaff921b4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b06a4a3cb3947c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e45dc0009b14ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c608613d934d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec09aaff921b4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>