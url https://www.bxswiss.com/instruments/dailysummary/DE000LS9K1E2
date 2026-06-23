--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2415a1e736bf4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5278349482e4dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec09aaff921b4f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1454e99557c4d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c608613d934d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec09aaff921b4f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6557282a5267463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1454e99557c4d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>