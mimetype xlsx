--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5278349482e4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e422bf96db048b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1454e99557c4d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade4e75af9b7404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6557282a5267463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1454e99557c4d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e2fff9bc074634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade4e75af9b7404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,528</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>