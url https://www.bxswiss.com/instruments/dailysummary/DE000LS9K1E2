--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e422bf96db048b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddae028021643c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade4e75af9b7404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1535d83ce3dc46d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e2fff9bc074634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade4e75af9b7404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f460cd51b74667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1535d83ce3dc46d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,121</x:t>
@@ -690,31 +299,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>