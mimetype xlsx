--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddae028021643c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63446a6fdd8c4428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1535d83ce3dc46d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3525470e8414b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f460cd51b74667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1535d83ce3dc46d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d15f9c6e7524b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3525470e8414b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANIC - und ab geht's</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -704,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>