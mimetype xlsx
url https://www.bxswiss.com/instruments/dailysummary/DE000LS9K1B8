--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2233b39ceba44183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d3e08017724b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6870f69e34a497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb680cfeb8d4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5713a98ed7d947be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6870f69e34a497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352175a9a2aa429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb680cfeb8d4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>