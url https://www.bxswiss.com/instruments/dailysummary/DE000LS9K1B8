--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d3e08017724b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae8ab19d1e04cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb680cfeb8d4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd854aefe7f4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352175a9a2aa429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb680cfeb8d4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b42facd16384b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd854aefe7f4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>95,207</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,319</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,554</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>95,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>