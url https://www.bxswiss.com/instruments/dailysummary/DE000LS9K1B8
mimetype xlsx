--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae8ab19d1e04cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317d9796451c4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd854aefe7f4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3491ec7765c40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b42facd16384b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd854aefe7f4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd5a54d85a2482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3491ec7765c40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>