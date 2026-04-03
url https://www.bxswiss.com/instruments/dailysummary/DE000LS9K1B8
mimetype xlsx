--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c6d04d871b483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re201e6c6ff5c47aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6bafcee02a4742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14df226f415e45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76798527f5494552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6bafcee02a4742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2248beb2df1443c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14df226f415e45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>