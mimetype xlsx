--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re201e6c6ff5c47aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7b8645d28649a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14df226f415e45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc257de8674f740d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2248beb2df1443c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14df226f415e45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda45a73bc2e24cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc257de8674f740d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>