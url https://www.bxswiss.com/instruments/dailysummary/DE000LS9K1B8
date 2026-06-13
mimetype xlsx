--- v6 (2026-04-26)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7b8645d28649a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeff840357134d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc257de8674f740d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85b96cc0a18435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda45a73bc2e24cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc257de8674f740d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea9601e4ae54f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85b96cc0a18435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,976</x:t>
-[...58 lines deleted...]
-          <x:t>87,380</x:t>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>89,627</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>