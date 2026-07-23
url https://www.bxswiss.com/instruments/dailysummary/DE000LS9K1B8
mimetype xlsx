--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeff840357134d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394b34686c494937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85b96cc0a18435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R442499258c644084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea9601e4ae54f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85b96cc0a18435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101a2f36366e4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R442499258c644084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>85,824</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>