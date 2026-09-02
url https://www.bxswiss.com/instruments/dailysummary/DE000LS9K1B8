--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394b34686c494937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2233b39ceba44183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R442499258c644084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6870f69e34a497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101a2f36366e4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R442499258c644084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5713a98ed7d947be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6870f69e34a497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite statt Zinstief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K1B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>87,341</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>