--- v16 (2026-09-13)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8ede0743d246bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3803ecc0306f43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2981b9cb1e4c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8dfbe9354744b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73e9776029245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2981b9cb1e4c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65027b34b45d4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8dfbe9354744b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>