--- v17 (2026-10-03)
+++ v18 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3803ecc0306f43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2d4a6d5de24ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8dfbe9354744b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6614facadf0c4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65027b34b45d4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8dfbe9354744b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf789e18e84b4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6614facadf0c4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>