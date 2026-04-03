--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcac67bafe6410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0f168536044735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc458622207d94bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f6c5a2bdc44797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c91575414584ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc458622207d94bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1002920da68e4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f6c5a2bdc44797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>