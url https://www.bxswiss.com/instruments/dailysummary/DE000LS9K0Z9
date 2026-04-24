--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0f168536044735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b367b4cf5b344ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f6c5a2bdc44797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29441cd7d0834852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1002920da68e4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f6c5a2bdc44797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf504196990004f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29441cd7d0834852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>