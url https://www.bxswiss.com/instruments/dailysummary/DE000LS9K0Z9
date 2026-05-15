--- v9 (2026-04-24)
+++ v10 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b367b4cf5b344ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2366cbd1820d4d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29441cd7d0834852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b60cf4d8c94993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf504196990004f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29441cd7d0834852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9beb5aa831d64798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b60cf4d8c94993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>