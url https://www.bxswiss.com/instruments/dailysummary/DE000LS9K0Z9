--- v10 (2026-05-15)
+++ v11 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2366cbd1820d4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243c28a6057e4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b60cf4d8c94993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64999e8bfc154cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9beb5aa831d64798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b60cf4d8c94993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b575246f59f48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64999e8bfc154cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>