--- v11 (2026-06-04)
+++ v12 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243c28a6057e4632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4339e8eec854671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64999e8bfc154cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245afad352304779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b575246f59f48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64999e8bfc154cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a440104f9043d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245afad352304779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>