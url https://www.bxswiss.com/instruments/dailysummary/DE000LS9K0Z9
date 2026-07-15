--- v12 (2026-06-25)
+++ v13 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4339e8eec854671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42577189907b43e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245afad352304779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R003e59dda2844486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a440104f9043d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245afad352304779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b698e1337e64ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R003e59dda2844486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>