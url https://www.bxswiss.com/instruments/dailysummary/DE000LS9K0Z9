--- v13 (2026-07-15)
+++ v14 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42577189907b43e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635e260ac8eb4bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R003e59dda2844486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re279ab0fafb94cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b698e1337e64ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R003e59dda2844486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aaf75009560436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re279ab0fafb94cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>