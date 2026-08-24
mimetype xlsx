--- v14 (2026-08-04)
+++ v15 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635e260ac8eb4bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4001799b8348da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re279ab0fafb94cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410472de42e54307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aaf75009560436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re279ab0fafb94cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1437830095534384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410472de42e54307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>