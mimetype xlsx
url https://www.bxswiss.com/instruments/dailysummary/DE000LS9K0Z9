--- v15 (2026-08-24)
+++ v16 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4001799b8348da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8ede0743d246bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410472de42e54307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2981b9cb1e4c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1437830095534384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410472de42e54307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73e9776029245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2981b9cb1e4c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erst säen und dann ernten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>