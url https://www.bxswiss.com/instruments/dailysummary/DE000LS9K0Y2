--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667d4a9b3ef345ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c51b1259454aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0542f4932d47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89566cdb96644cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d236b7897804b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0542f4932d47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7fed6e4b8b445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89566cdb96644cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>