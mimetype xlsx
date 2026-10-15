--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c51b1259454aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfb7e54e696447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89566cdb96644cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932f2cb143f5487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7fed6e4b8b445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89566cdb96644cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3e4a9574a345cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932f2cb143f5487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>