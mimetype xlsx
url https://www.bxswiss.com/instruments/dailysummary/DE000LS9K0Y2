--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfb7e54e696447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193e9fdc6ba74a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932f2cb143f5487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3467b88d235e4f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3e4a9574a345cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932f2cb143f5487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1686e58b204dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3467b88d235e4f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>572,562</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>564,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,301</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>