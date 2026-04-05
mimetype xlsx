--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55916efaecee4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31b4e89460249ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e361c6a6c54526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517533d656a143ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972cf60396834d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e361c6a6c54526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde97e234ee5442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517533d656a143ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>