--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31b4e89460249ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d93dd9513d4621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517533d656a143ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9f126f886a4528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde97e234ee5442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517533d656a143ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6a3fe993814f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9f126f886a4528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>437,326</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>