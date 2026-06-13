--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d93dd9513d4621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf66865ab4c74162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9f126f886a4528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0d97c5034a4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6a3fe993814f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9f126f886a4528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fedd53013e248d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0d97c5034a4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>509,090</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>501,638</x:t>
-[...112 lines deleted...]
-          <x:t>536,532</x:t>
+          <x:t>516,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>