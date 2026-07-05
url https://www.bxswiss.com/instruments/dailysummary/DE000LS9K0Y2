--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf66865ab4c74162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967a0953d49041bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0d97c5034a4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea31278e4a640fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fedd53013e248d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0d97c5034a4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3239225317744ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea31278e4a640fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>