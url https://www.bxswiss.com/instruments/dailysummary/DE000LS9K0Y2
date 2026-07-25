--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967a0953d49041bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02526cd3976b4697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea31278e4a640fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45367384ad64ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3239225317744ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea31278e4a640fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dbb97cc1bea4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45367384ad64ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>