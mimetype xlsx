--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02526cd3976b4697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c4cbc0d42f436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45367384ad64ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19420a13bf394b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dbb97cc1bea4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45367384ad64ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54d1fb79f2149db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19420a13bf394b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>