--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c4cbc0d42f436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667d4a9b3ef345ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19420a13bf394b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0542f4932d47b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54d1fb79f2149db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19420a13bf394b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d236b7897804b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0542f4932d47b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>