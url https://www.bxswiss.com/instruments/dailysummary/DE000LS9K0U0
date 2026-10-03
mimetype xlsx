--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c5622dea0a4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc024e5238ffc458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7caec67c77d4101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1bbd41ceaf46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f1600a509e4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7caec67c77d4101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116b3d80f6784792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1bbd41ceaf46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>52,385</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>52,949</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>