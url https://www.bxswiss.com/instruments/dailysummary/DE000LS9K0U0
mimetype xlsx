--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc024e5238ffc458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racacb5eb9077478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1bbd41ceaf46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82840c5b944c4e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116b3d80f6784792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1bbd41ceaf46f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f85bc6d84e9455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82840c5b944c4e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>52,866</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,864</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>