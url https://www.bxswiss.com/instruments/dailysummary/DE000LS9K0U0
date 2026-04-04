--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efb408f67c64ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39df4920db75482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a68abb5756b44fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84346ee8bc324560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c09937af88489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a68abb5756b44fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cb0acfea9b4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84346ee8bc324560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>51,148</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>51,358</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,439</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>50,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>