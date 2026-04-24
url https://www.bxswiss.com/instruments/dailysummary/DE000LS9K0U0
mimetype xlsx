--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39df4920db75482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3797e31db7b430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84346ee8bc324560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0927bdd69884248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cb0acfea9b4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84346ee8bc324560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra301685c17104533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0927bdd69884248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>