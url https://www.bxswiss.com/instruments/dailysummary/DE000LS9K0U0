--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3797e31db7b430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f76e6a13ed4082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0927bdd69884248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af23dba47414001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra301685c17104533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0927bdd69884248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf55578c661840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af23dba47414001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>51,468</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,403</x:t>
-[...458 lines deleted...]
-          <x:t>51,436</x:t>
+          <x:t>51,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>51,512</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>