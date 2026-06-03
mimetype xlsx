--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f76e6a13ed4082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0caeb6971370449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af23dba47414001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb618e9f198b4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf55578c661840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af23dba47414001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610b578a8a6b4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb618e9f198b4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>51,436</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,435</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>51,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,456</x:t>
-[...6 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>