--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0caeb6971370449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ccc96eb7184fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb618e9f198b4bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbef81d1e674344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610b578a8a6b4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb618e9f198b4bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ed0b62bb744e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbef81d1e674344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>51,447</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,405</x:t>
-[...544 lines deleted...]
-          <x:t>51,307</x:t>
+          <x:t>51,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>