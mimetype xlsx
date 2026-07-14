--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ccc96eb7184fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426b49003bde4c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbef81d1e674344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda709561153d4f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ed0b62bb744e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbef81d1e674344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4839493924394896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda709561153d4f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>51,474</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>51,542</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,542</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,721</x:t>
-[...4 lines deleted...]
-          <x:t>51,570</x:t>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,609</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>51,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>