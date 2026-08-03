--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426b49003bde4c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcab60e4ab243fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda709561153d4f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108d6ab7855442c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4839493924394896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda709561153d4f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbff0f4330c4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108d6ab7855442c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>51,616</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>51,612</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>51,873</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>