--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcab60e4ab243fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c5622dea0a4d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108d6ab7855442c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7caec67c77d4101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbff0f4330c4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108d6ab7855442c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f1600a509e4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7caec67c77d4101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>I11L: Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>52,114</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>