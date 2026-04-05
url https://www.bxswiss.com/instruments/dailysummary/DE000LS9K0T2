--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc022bf2c9d348ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07b97d69bc8448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee8b4f26a024261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5ba5bcab6149e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1d405664854a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee8b4f26a024261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2931096108a34b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5ba5bcab6149e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>67,426</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,269</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>66,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,964</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>