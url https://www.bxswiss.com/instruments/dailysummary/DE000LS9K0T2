--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07b97d69bc8448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78e336ecdfe4e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5ba5bcab6149e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40437e7bafa04251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2931096108a34b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5ba5bcab6149e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb19e02449cdd41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40437e7bafa04251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>