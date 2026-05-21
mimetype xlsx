--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78e336ecdfe4e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5445d3770ef34fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40437e7bafa04251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96acb9c503143b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb19e02449cdd41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40437e7bafa04251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c50e9373ed2402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96acb9c503143b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>