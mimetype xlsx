--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5445d3770ef34fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876fe8efbdec41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96acb9c503143b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1eaef3230d94e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c50e9373ed2402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96acb9c503143b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210cc5d345a1488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1eaef3230d94e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>74,617</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,479</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>75,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>