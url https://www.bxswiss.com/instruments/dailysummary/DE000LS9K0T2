--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876fe8efbdec41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef82e074a16472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1eaef3230d94e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb4d0520e9a4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210cc5d345a1488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1eaef3230d94e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84164e2716044a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb4d0520e9a4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>