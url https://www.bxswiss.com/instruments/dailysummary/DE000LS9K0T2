--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef82e074a16472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efbea5e1ac24eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb4d0520e9a4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41355b11cf04ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84164e2716044a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb4d0520e9a4ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d29c1ab4be4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41355b11cf04ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...581 lines deleted...]
-          <x:t>72,152</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>