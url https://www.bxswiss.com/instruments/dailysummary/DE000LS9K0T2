--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efbea5e1ac24eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad8b09831334948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41355b11cf04ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3d160f343b4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d29c1ab4be4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41355b11cf04ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d638348b124661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3d160f343b4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>