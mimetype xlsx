--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad8b09831334948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48838a5f772a466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3d160f343b4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478bad5ae46c41f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d638348b124661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3d160f343b4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83fb5280bca4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478bad5ae46c41f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,811</x:t>
-[...252 lines deleted...]
-          <x:t>75,452</x:t>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>