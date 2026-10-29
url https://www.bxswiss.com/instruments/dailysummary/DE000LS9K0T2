--- v12 (2026-10-08)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48838a5f772a466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74ec083dbf24c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478bad5ae46c41f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034a97ff99e04c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83fb5280bca4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478bad5ae46c41f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9986f2cc90f741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034a97ff99e04c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>