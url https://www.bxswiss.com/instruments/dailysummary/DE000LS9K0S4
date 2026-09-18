--- v10 (2026-08-24)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b9dfe2bfed4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd338579ab01a4d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1d9d8b92f64049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4196b1530d774e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf848fa8ead7943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1d9d8b92f64049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f959d347d048fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4196b1530d774e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>143,129</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,282</x:t>
-[...48 lines deleted...]
-          <x:t>143,217</x:t>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,919</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>143,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>