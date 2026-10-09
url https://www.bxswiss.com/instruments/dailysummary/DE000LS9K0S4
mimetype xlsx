--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd338579ab01a4d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcd92e5adc54b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4196b1530d774e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf078a3769294751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f959d347d048fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4196b1530d774e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a67cc0350e94b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf078a3769294751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,282</x:t>
-[...48 lines deleted...]
-          <x:t>143,217</x:t>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,356</x:t>
-[...117 lines deleted...]
-          <x:t>143,919</x:t>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>