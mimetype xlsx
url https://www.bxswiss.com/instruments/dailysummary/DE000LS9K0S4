--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcd92e5adc54b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1dd84acd214ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf078a3769294751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0f0740ac324d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a67cc0350e94b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf078a3769294751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01eb3260c32b457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0f0740ac324d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,356</x:t>
-[...242 lines deleted...]
-          <x:t>141,737</x:t>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,709</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>138,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>