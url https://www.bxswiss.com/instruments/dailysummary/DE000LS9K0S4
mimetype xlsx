--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf2e6185eb44c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71066cf228a34b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ea0c464a8841f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e611f4cb6845f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996521d52fba4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ea0c464a8841f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87299f3a7164a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e611f4cb6845f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>