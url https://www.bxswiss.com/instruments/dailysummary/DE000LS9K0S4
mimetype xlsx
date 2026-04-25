--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71066cf228a34b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99a01f043fb44f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e611f4cb6845f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987a44f3c8a34486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87299f3a7164a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e611f4cb6845f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a356a6a02749a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987a44f3c8a34486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>