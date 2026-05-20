--- v6 (2026-04-25)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99a01f043fb44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fbf2433a2349e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987a44f3c8a34486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75e097fd30d4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a356a6a02749a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987a44f3c8a34486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2c98a2557f47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75e097fd30d4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>