--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fbf2433a2349e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131f14e1b1864f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75e097fd30d4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f49d846edd040a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2c98a2557f47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75e097fd30d4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb453fe8059ec495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f49d846edd040a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>