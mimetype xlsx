--- v8 (2026-06-10)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131f14e1b1864f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c01267d3f54eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f49d846edd040a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181da62a975647b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb453fe8059ec495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f49d846edd040a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a23d4e2911e4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181da62a975647b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>135,289</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,221</x:t>
-[...544 lines deleted...]
-          <x:t>133,897</x:t>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>