--- v9 (2026-07-20)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c01267d3f54eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b9dfe2bfed4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181da62a975647b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1d9d8b92f64049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a23d4e2911e4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181da62a975647b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf848fa8ead7943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1d9d8b92f64049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Dividenden Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0S4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,961</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>