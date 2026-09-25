--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4063012c75e44c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdc2271e8684e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243df075d6d24d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664880a4712742dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b28406d64d4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243df075d6d24d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672934e7bba042f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664880a4712742dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>