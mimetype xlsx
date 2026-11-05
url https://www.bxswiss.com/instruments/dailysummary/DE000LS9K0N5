--- v14 (2026-09-25)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdc2271e8684e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bb3431ac084cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664880a4712742dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939df5c1df9e4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672934e7bba042f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664880a4712742dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e08bef72b34c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939df5c1df9e4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>247,817</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>