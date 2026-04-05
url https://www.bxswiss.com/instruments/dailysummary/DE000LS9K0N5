--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf5ed5d50ef4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c2c44c1d2f4f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc37fafd312f45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487984d87a0d4826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283078ca5f314fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc37fafd312f45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3362dbfc4040e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487984d87a0d4826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>