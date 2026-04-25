--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c2c44c1d2f4f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree861d4d152c4a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487984d87a0d4826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13bb268544349ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3362dbfc4040e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487984d87a0d4826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd9432780344e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13bb268544349ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>