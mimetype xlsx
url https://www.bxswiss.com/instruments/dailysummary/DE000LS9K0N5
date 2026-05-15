--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree861d4d152c4a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d22d1f4d9a74247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13bb268544349ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932f148ff07845d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd9432780344e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13bb268544349ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cff52af90a4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932f148ff07845d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>