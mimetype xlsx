--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d22d1f4d9a74247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd12d650ee574ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932f148ff07845d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2803cac40e416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cff52af90a4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932f148ff07845d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5877622c7a34dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2803cac40e416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,071</x:t>
-[...468 lines deleted...]
-          <x:t>233,956</x:t>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>