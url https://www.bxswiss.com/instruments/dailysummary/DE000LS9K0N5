--- v9 (2026-06-05)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd12d650ee574ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b1076df8944877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2803cac40e416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5faadf62c8a940db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5877622c7a34dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2803cac40e416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2480854945648c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5faadf62c8a940db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>232,594</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,384</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>244,563</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>