--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b1076df8944877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737889b67bf941b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5faadf62c8a940db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d35e53c6fc4db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2480854945648c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5faadf62c8a940db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fba5b60e36a4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d35e53c6fc4db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>