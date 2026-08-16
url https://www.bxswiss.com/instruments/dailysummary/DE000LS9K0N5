--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737889b67bf941b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f425ffe82b493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d35e53c6fc4db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59193c39370d438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fba5b60e36a4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d35e53c6fc4db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f57a67b05b4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59193c39370d438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>