--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f425ffe82b493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4063012c75e44c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59193c39370d438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243df075d6d24d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f57a67b05b4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59193c39370d438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b28406d64d4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243df075d6d24d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- &amp; Newstrading Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>