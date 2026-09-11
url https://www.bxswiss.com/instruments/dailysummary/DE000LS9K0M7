--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378d104bb00b4b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1096e32734354bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcded28414f1a4abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139a615a8c644590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dcc506b9394c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcded28414f1a4abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2cf70c645c47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139a615a8c644590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>