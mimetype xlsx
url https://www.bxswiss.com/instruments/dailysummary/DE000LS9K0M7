--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1096e32734354bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0835899492f46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139a615a8c644590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc70967960647a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2cf70c645c47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139a615a8c644590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f52763cc50b4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc70967960647a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>