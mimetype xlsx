--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0835899492f46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b2db4537ce4b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc70967960647a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed342ffdcaa4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f52763cc50b4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc70967960647a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf1919894574732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed342ffdcaa4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>