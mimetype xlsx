--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b494473a7334619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0b0c02abf24ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed1404e0591444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52d512b45f54a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49af994302544005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed1404e0591444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf574f4cec34a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52d512b45f54a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>