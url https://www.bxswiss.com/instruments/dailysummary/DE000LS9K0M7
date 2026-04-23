--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0b0c02abf24ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aa9c1fae1b4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52d512b45f54a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0d39301f314033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf574f4cec34a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52d512b45f54a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb4fa4e216f4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0d39301f314033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>