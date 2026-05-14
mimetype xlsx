--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aa9c1fae1b4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0d3eaf56b24092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0d39301f314033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc40276354a49b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb4fa4e216f4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0d39301f314033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18adf5176d943e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc40276354a49b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>