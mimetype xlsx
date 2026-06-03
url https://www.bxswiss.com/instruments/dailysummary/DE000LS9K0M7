--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0d3eaf56b24092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e034b71f0214700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc40276354a49b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfb7ec2131d4308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18adf5176d943e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc40276354a49b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3cbbcce8244cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfb7ec2131d4308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>