--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e034b71f0214700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f99786b8e4b420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfb7ec2131d4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ef498196d94100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3cbbcce8244cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfb7ec2131d4308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3c64dd8bd6472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ef498196d94100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>