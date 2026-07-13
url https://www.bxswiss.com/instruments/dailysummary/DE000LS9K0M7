--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f99786b8e4b420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6414af90cb724415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ef498196d94100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179e436c79264bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3c64dd8bd6472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ef498196d94100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53963ecc84334833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179e436c79264bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>324,642</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>323,533</x:t>
-[...512 lines deleted...]
-          <x:t>322,492</x:t>
+          <x:t>319,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>