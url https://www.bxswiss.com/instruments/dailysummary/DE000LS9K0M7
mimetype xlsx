--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6414af90cb724415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a83889b5cef4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179e436c79264bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282fd5a92e3c4df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53963ecc84334833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179e436c79264bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598a21853030450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282fd5a92e3c4df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>