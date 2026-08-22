--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a83889b5cef4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378d104bb00b4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282fd5a92e3c4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcded28414f1a4abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598a21853030450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282fd5a92e3c4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dcc506b9394c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcded28414f1a4abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zackbum Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>