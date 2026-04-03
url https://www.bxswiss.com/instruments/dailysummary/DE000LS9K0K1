--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a64c000d2b24220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7631dce31876440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b35443c86584985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c36bd4720f41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98db2ec9241e40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b35443c86584985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b68d507e5349b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c36bd4720f41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RS German Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>