--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7631dce31876440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0572a9decb498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c36bd4720f41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12aab2506814a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b68d507e5349b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c36bd4720f41e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916f66ccb7414ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12aab2506814a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RS German Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>