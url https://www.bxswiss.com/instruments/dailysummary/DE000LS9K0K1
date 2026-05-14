--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0572a9decb498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74835650134b4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12aab2506814a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca2102a8361485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916f66ccb7414ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12aab2506814a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3e4cb930ce4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca2102a8361485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RS German Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,960</x:t>
@@ -710,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>