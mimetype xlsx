--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74835650134b4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28db882cdd6440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca2102a8361485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146778fa3d4646f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3e4cb930ce4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca2102a8361485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1d366c6b7a4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146778fa3d4646f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RS German Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...518 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>