--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28db882cdd6440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8bab5acd5c4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146778fa3d4646f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701220227c24c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1d366c6b7a4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146778fa3d4646f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25b65526d56495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701220227c24c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RS German Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>