--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8bab5acd5c4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed0c5b35fda49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701220227c24c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49abc9fcbdc47f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25b65526d56495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701220227c24c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1bb641e31f42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49abc9fcbdc47f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RS German Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,438</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>