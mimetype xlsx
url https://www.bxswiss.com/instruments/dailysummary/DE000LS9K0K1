--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed0c5b35fda49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ac30fc9fb4d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49abc9fcbdc47f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315276d58b3c4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1bb641e31f42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49abc9fcbdc47f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49ccff6c439147a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315276d58b3c4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RS German Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...546 lines deleted...]
-          <x:t>129,722</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>