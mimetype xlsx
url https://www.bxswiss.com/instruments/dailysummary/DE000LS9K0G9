--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231ebd388b1d449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667b313e65f14763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905f43ce3daa4efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53defa2206744aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233c5baae5aa4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905f43ce3daa4efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f95e781b5844b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53defa2206744aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.273,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.282,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.331,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.360,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.327,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.359,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>