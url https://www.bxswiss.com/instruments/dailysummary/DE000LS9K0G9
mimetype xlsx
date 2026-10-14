--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667b313e65f14763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4199e2e750234e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53defa2206744aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7926c5c5392423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f95e781b5844b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53defa2206744aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631add301d654d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7926c5c5392423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.323,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.325,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.312,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.319,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.385,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.392,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.377,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>