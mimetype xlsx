--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4199e2e750234e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7abc7c8d4a04e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7926c5c5392423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7db2f20021f4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631add301d654d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7926c5c5392423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06d6e0caf5148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7db2f20021f4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.376,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.403,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.374,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.400,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.385,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>