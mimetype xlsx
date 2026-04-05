--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2f8b7a668a44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68f03bd3caa4d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccd5f673e18456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3e4c87a5524e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ec881d24054292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccd5f673e18456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad4a3fb46dc4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3e4c87a5524e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.185,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.217,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.184,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.210,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.205,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.214,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.197,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>