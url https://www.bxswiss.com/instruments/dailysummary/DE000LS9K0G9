--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68f03bd3caa4d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0691fe3420467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3e4c87a5524e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac51aaceb5f4b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad4a3fb46dc4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3e4c87a5524e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316dd0a45be54709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac51aaceb5f4b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.182,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.183,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.169,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.169,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.165,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.177,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.172,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>