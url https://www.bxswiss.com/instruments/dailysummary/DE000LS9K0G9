--- v4 (2026-04-27)
+++ v5 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0691fe3420467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4549f208098e43e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac51aaceb5f4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac09871f61824a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316dd0a45be54709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac51aaceb5f4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0a8dfe6f4648fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac09871f61824a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1.266,270</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>