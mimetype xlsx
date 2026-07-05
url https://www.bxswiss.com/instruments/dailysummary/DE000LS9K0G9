--- v5 (2026-06-15)
+++ v6 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4549f208098e43e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8d34f2d3d84c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac09871f61824a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195651429b0c4637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0a8dfe6f4648fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac09871f61824a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b6dba02be84129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195651429b0c4637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...97 lines deleted...]
-          <x:t>1.330,794</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.318,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.329,481</x:t>
-[...431 lines deleted...]
-          <x:t>1.283,185</x:t>
+          <x:t>1.293,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>