--- v6 (2026-07-05)
+++ v7 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8d34f2d3d84c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff5e486ff2d480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195651429b0c4637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4fa2026d0a460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b6dba02be84129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195651429b0c4637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241ef8395cbd4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4fa2026d0a460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.284,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.280,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.274,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.279,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>