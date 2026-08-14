--- v7 (2026-07-25)
+++ v8 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff5e486ff2d480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4863061f72e043e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4fa2026d0a460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f7ee58eb324fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241ef8395cbd4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4fa2026d0a460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f32b23d63f4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f7ee58eb324fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.274,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.274,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.220,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.222,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>