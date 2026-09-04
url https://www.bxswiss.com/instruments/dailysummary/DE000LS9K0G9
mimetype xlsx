--- v8 (2026-08-14)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4863061f72e043e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231ebd388b1d449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f7ee58eb324fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905f43ce3daa4efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f32b23d63f4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f7ee58eb324fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233c5baae5aa4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905f43ce3daa4efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRENDRUN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.230,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.222,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.328,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.318,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.325,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>