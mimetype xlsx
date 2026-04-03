--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree80cc0ac4644cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a09a66ec4e040cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc624775c87064583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5978570277e0477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bcf3e42a8e4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc624775c87064583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac146240b244d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5978570277e0477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>