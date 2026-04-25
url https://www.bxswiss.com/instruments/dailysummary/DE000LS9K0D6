--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a09a66ec4e040cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997437a6236b459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5978570277e0477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec508d0d56f4236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac146240b244d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5978570277e0477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06f34bdb9d24172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec508d0d56f4236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>52,270</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,541</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>20.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>53,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>51,859</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>