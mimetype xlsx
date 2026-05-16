--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997437a6236b459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a427bc7150c45e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec508d0d56f4236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae9e2ff1f894c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06f34bdb9d24172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec508d0d56f4236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc399466f848942cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae9e2ff1f894c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>53,059</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>