--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a427bc7150c45e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41a4959f124432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae9e2ff1f894c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8730e659884b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc399466f848942cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae9e2ff1f894c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb88ed6eee4b4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8730e659884b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>