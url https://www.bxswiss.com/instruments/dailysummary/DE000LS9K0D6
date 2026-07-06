--- v10 (2026-06-05)
+++ v11 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41a4959f124432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f6617fb5b34159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8730e659884b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f584e94ff004985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb88ed6eee4b4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8730e659884b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9872c03b584d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f584e94ff004985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>54,534</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,856</x:t>
-[...296 lines deleted...]
-          <x:t>55,105</x:t>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>