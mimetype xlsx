--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f6617fb5b34159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59972e56cb984598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f584e94ff004985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc5244d24614136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9872c03b584d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f584e94ff004985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46419adc057a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc5244d24614136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>55,343</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,545</x:t>
-[...382 lines deleted...]
-          <x:t>57,239</x:t>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>