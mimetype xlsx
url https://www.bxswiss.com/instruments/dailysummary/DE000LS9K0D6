--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59972e56cb984598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc02060957fd4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc5244d24614136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762009ad74d2478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46419adc057a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc5244d24614136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8a0416680c4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762009ad74d2478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>55,965</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,814</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>55,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,514</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>