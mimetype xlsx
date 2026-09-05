--- v13 (2026-08-15)
+++ v14 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc02060957fd4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c1005dd6ec449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762009ad74d2478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re416f521444c4ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8a0416680c4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762009ad74d2478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff27ae0c37bc44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re416f521444c4ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>55,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,307</x:t>
-[...200 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>