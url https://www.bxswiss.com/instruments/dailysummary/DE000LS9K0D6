--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c1005dd6ec449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8736e2d730497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re416f521444c4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5d10ea93534562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff27ae0c37bc44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re416f521444c4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea3212f6be646e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5d10ea93534562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>56,541</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,162</x:t>
-[...114 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,532</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>56,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>