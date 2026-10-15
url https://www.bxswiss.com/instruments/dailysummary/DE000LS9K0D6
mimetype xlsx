--- v15 (2026-09-25)
+++ v16 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8736e2d730497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ddac32a71cb4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5d10ea93534562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d7e202af484acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea3212f6be646e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5d10ea93534562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea16e88b5fa4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d7e202af484acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>