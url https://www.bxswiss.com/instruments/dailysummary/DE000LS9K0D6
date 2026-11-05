--- v16 (2026-10-15)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ddac32a71cb4a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3e4c1482364c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d7e202af484acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3eb95b8a024ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea16e88b5fa4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d7e202af484acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc75656ca254605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3eb95b8a024ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Hauptwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>