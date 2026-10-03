--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94ae376356e4e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re897f5bf0ea146eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06467edb82b54559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f491b8845b94d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re427033bb8354407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06467edb82b54559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383c9c94566a4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f491b8845b94d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>