--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re897f5bf0ea146eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2230359eb94e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f491b8845b94d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb18d2bb404104929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383c9c94566a4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f491b8845b94d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7242040615c42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb18d2bb404104929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>