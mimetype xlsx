--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aed3d450e314cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fef8df622054094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5cfbe3929d4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56dfb91bb60e463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010e3a58a32f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5cfbe3929d4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8543b037c6914063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56dfb91bb60e463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>