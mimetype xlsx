--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fef8df622054094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c52605fa4445f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56dfb91bb60e463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75efd4735b994268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8543b037c6914063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56dfb91bb60e463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bca579ea0646b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75efd4735b994268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>465,995</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>