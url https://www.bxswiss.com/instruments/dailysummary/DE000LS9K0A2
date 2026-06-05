--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c52605fa4445f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55afbdee95ba4419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75efd4735b994268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fbed134b444463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bca579ea0646b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75efd4735b994268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb2fddfeed9477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fbed134b444463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>