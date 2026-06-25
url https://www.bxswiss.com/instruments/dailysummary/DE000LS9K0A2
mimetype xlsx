--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55afbdee95ba4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be8002cda294f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fbed134b444463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3158a48461ab4e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb2fddfeed9477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fbed134b444463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e54ab123d26477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3158a48461ab4e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>