--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be8002cda294f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ee28003cce42c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3158a48461ab4e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53a27d0841d41a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e54ab123d26477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3158a48461ab4e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b86550f6604982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53a27d0841d41a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>