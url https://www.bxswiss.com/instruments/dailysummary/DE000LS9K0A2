--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ee28003cce42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57106f644b804273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53a27d0841d41a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5913e0f623764087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b86550f6604982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53a27d0841d41a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f2f3b95bcf43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5913e0f623764087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>459,036</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>