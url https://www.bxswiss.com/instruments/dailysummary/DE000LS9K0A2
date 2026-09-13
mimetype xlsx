--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57106f644b804273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94ae376356e4e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5913e0f623764087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06467edb82b54559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f2f3b95bcf43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5913e0f623764087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re427033bb8354407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06467edb82b54559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital FutureValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K0A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>474,776</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>516,897</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>