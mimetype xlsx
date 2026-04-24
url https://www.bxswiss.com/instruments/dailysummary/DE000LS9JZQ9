--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b22cc257b8f491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a9ce569402498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f17cc03391b421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9b2de3a1fa44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936c1fc793a440d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f17cc03391b421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d13aae58ad49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9b2de3a1fa44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>12,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>