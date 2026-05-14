--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a9ce569402498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2c7365b5714124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9b2de3a1fa44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9a7241fe2f4a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d13aae58ad49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9b2de3a1fa44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d9925ffa894873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9a7241fe2f4a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>