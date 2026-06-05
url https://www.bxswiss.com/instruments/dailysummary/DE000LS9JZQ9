--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2c7365b5714124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6909412b004226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9a7241fe2f4a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2aa3de411442b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d9925ffa894873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9a7241fe2f4a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991d022e67224ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2aa3de411442b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,386 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>12,643</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>