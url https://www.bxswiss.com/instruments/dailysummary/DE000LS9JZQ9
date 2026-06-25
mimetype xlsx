--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6909412b004226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4893b340f6a94e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2aa3de411442b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ca4f2e6cfe43e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991d022e67224ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2aa3de411442b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f9fdff9bcd422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ca4f2e6cfe43e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,195 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -504,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>