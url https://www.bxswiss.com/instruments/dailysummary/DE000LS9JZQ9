--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4893b340f6a94e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a960b774f443af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ca4f2e6cfe43e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15bb6519597b4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f9fdff9bcd422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ca4f2e6cfe43e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2853089754604684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15bb6519597b4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>10,929</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,847</x:t>
-[...43 lines deleted...]
-          <x:t>10,532</x:t>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,378</x:t>
-[...6 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,406</x:t>
-[...252 lines deleted...]
-          <x:t>10,358</x:t>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>