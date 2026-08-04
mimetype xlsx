--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a960b774f443af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1b9802c10449fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15bb6519597b4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac7a948a0434ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2853089754604684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15bb6519597b4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9084732a6c214f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac7a948a0434ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>