--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1b9802c10449fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fa13dfb6ee4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac7a948a0434ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59d7ad0013b4651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9084732a6c214f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac7a948a0434ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e0bf6e3bb649aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59d7ad0013b4651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>10,512</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>9,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>