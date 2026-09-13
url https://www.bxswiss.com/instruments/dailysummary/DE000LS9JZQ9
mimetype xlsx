--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fa13dfb6ee4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2c4e4e679a41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59d7ad0013b4651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224612c1e1a64706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e0bf6e3bb649aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59d7ad0013b4651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b4967e903c41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224612c1e1a64706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-EMT20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,801</x:t>
@@ -737,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>