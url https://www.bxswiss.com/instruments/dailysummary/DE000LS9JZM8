--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf020d762b5064f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932cbb6759c144cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349424c4d47a4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e01f760469c4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275f53bf668b4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349424c4d47a4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c96530d374848d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e01f760469c4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>135,650</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>