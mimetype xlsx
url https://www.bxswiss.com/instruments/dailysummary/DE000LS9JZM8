--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932cbb6759c144cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0c8920da9744c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e01f760469c4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2365edd7c5a4f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c96530d374848d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e01f760469c4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe67cf44dd4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2365edd7c5a4f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>