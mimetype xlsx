--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0c8920da9744c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afc8967914e46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2365edd7c5a4f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac916f286d641b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe67cf44dd4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2365edd7c5a4f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8559114797934585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac916f286d641b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>