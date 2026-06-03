--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afc8967914e46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8dc307c3e947a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac916f286d641b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627c024bdd044a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8559114797934585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac916f286d641b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb311b55a4d43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627c024bdd044a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>