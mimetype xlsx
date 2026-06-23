--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8dc307c3e947a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1a165aa403403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627c024bdd044a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec6612772e04028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb311b55a4d43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627c024bdd044a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae8c224b49840f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec6612772e04028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>146,950</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,262</x:t>
-[...485 lines deleted...]
-          <x:t>149,754</x:t>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>