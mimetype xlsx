--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1a165aa403403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69822083e1bf4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec6612772e04028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb139389b53425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae8c224b49840f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec6612772e04028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbbdd30eec4f4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb139389b53425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>145,495</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>154,192</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>