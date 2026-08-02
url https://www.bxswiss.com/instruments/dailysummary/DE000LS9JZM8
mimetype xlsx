--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69822083e1bf4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c26b4259384930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb139389b53425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3382de432154443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbbdd30eec4f4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb139389b53425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fda2142a5e04b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3382de432154443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>