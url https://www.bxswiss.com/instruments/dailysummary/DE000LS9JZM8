--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c26b4259384930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b059b5150bc4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3382de432154443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464cbc851a3d496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fda2142a5e04b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3382de432154443" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea9cf0ebda447f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464cbc851a3d496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt "Spezial"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>