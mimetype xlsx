--- v1 (2026-02-21)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481bf57ee1e3428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b10b59fa394557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6769b8d4ca47fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc825d540ef4241ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf0dfbdaa43474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6769b8d4ca47fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355892f44aec4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc825d540ef4241ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>147,352</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>