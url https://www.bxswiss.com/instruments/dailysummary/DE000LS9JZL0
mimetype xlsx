--- v2 (2026-04-05)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b10b59fa394557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d53f1672a54cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc825d540ef4241ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611fec25723f481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355892f44aec4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc825d540ef4241ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c48987106d449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611fec25723f481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>