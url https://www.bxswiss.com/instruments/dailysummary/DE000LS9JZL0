--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d53f1672a54cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1867fc1267e46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611fec25723f481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e8a2ca6a244e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c48987106d449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611fec25723f481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad928c234969409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e8a2ca6a244e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>