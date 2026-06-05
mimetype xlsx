--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1867fc1267e46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19a1ad9aee04db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e8a2ca6a244e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5685a5e938df45fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad928c234969409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e8a2ca6a244e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bda64103b04f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5685a5e938df45fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>