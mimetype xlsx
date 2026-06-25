--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19a1ad9aee04db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d770d7c45b43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5685a5e938df45fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93df92e46c4e4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bda64103b04f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5685a5e938df45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e5d083146e4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93df92e46c4e4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>152,161</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,303</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>154,658</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>