--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d770d7c45b43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4bca07ba9b4af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93df92e46c4e4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9ed650c1e742cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e5d083146e4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93df92e46c4e4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711af1bc4eea4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9ed650c1e742cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>