--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4bca07ba9b4af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963f1e44d3bf4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9ed650c1e742cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52727338d774a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711af1bc4eea4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9ed650c1e742cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015409d3266d44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52727338d774a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>