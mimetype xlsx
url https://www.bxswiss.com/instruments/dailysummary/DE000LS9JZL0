--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963f1e44d3bf4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b980cc8cdf4237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52727338d774a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4c89299bba4060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015409d3266d44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52727338d774a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f070f99f534dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4c89299bba4060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>