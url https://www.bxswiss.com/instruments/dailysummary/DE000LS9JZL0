--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b980cc8cdf4237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb101dab0107846f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4c89299bba4060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efb290566704761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f070f99f534dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4c89299bba4060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4297282ca94f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efb290566704761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>