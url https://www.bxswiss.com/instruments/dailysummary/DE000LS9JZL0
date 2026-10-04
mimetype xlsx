--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb101dab0107846f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403695249ac245be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efb290566704761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1390ce013dcf4308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4297282ca94f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efb290566704761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466ed53d3a1f42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1390ce013dcf4308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>