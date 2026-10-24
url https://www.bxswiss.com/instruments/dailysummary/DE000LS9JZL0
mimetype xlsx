--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403695249ac245be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ca36fb7f344b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1390ce013dcf4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c86a0f88df943bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466ed53d3a1f42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1390ce013dcf4308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e3e4903ec142d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c86a0f88df943bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>164,361</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,108</x:t>
-[...409 lines deleted...]
-          <x:t>162,708</x:t>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>