--- v3 (2026-03-16)
+++ v4 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64489c4f368421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad0f66f945641bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd06a8d44c3847e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba55c191ef14670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de7079ab2d94b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd06a8d44c3847e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b381ea80f7444b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba55c191ef14670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>460,596</x:t>
-[...355 lines deleted...]
-          <x:t>460,897</x:t>
+          <x:t>459,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>