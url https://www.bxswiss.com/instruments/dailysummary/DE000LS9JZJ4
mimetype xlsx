--- v4 (2026-04-06)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad0f66f945641bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d582e76a85142bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba55c191ef14670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9a6653ad414432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b381ea80f7444b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba55c191ef14670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7a1afecaaa4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9a6653ad414432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>469,577</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>464,166</x:t>
-[...296 lines deleted...]
-          <x:t>458,391</x:t>
+          <x:t>463,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>