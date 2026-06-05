--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d582e76a85142bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c670c0c6244780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9a6653ad414432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796bd2a0a0344907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7a1afecaaa4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9a6653ad414432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d55144d4b14c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796bd2a0a0344907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>479,643</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>