--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c670c0c6244780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdc03fdae6940a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796bd2a0a0344907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b3b86bf9824339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d55144d4b14c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796bd2a0a0344907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a127c5b2d84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b3b86bf9824339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>507,256</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,952</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>522,002</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>