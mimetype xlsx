--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdc03fdae6940a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c8d56e35984b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b3b86bf9824339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d21178dab124b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a127c5b2d84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b3b86bf9824339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6177ede515c4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d21178dab124b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>