--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c8d56e35984b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a4782dba7546cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d21178dab124b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra481a5b1132c4cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6177ede515c4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d21178dab124b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R662f349867f8494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra481a5b1132c4cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>