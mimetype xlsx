--- v9 (2026-08-14)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a4782dba7546cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c28c55c6144dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra481a5b1132c4cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb184ff9eb5894a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R662f349867f8494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra481a5b1132c4cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ba32a7eef54152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb184ff9eb5894a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>502,095</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>490,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,215</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>