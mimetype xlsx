--- v10 (2026-09-03)
+++ v11 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c28c55c6144dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89775c8547f84155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb184ff9eb5894a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5863f9fb243b4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ba32a7eef54152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb184ff9eb5894a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c25755eec046e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5863f9fb243b4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>