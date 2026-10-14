--- v11 (2026-09-23)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89775c8547f84155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c05b32cfe94786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5863f9fb243b4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e4cd27d7224223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c25755eec046e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5863f9fb243b4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fd760f103f41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e4cd27d7224223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>