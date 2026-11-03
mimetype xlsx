--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c05b32cfe94786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ae2b25f6464190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e4cd27d7224223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c1bde2bcf64ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fd760f103f41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e4cd27d7224223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280c07e60b234493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c1bde2bcf64ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>