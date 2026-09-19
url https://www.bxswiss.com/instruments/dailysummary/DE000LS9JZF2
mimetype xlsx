--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b3e85c00f74a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65faef021ff41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226ed1965de441bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a62615211ca4350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ab186325474dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226ed1965de441bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca0a324373c44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a62615211ca4350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>96,791</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>97,323</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,808</x:t>
-[...193 lines deleted...]
-          <x:t>97,038</x:t>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>