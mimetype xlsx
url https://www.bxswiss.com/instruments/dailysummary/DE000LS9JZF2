--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65faef021ff41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce0d0b914934c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a62615211ca4350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dca42994ee84cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca0a324373c44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a62615211ca4350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde29a5f1f2044285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dca42994ee84cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,601</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,505</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>96,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>