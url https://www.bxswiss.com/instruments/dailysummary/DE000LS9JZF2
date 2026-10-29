--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce0d0b914934c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d392ef14bb49c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dca42994ee84cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f7b0ca278b4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde29a5f1f2044285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dca42994ee84cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c51aaaaadf6408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f7b0ca278b4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>94,422</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,890</x:t>
-[...247 lines deleted...]
-          <x:t>93,224</x:t>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>