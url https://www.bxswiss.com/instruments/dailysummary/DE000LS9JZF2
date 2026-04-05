--- v4 (2026-01-11)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa729e66dcb64258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcadf884b09a54730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3544ff62a011457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559bf3115ee541ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05da284afff9437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3544ff62a011457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e9987b46844818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559bf3115ee541ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>97,226</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>