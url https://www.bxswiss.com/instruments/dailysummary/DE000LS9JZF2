--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcadf884b09a54730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3892325b00204271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559bf3115ee541ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb45bba148f3463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e9987b46844818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559bf3115ee541ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ba30da529244b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb45bba148f3463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>88,341</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,447</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,090</x:t>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>