--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3892325b00204271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re734bfb8a52d4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb45bba148f3463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3051957b46184b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ba30da529244b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb45bba148f3463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cac1ee0b884282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3051957b46184b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,077</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>92,316</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>92,382</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>