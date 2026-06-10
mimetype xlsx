--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re734bfb8a52d4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b6dfce78394147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3051957b46184b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d017aa0e783449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cac1ee0b884282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3051957b46184b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08ac2396ed549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d017aa0e783449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>92,316</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>