--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b6dfce78394147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0920016c84124d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d017aa0e783449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41eef3f391d940da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08ac2396ed549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d017aa0e783449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224466c4673d495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41eef3f391d940da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,606</x:t>
@@ -710,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>