--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0920016c84124d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ead4fc514324045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41eef3f391d940da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc663439856594f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224466c4673d495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41eef3f391d940da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab81ec7146b64e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc663439856594f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,442 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...390 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>