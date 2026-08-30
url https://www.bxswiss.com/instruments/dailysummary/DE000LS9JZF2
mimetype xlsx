--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ead4fc514324045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b3e85c00f74a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc663439856594f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226ed1965de441bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab81ec7146b64e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc663439856594f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ab186325474dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226ed1965de441bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Quality Dividend Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>97,291</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>