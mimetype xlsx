--- v5 (2026-02-26)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d199babd77841e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4430e409189941cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d4aa441fe34549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e9b39e8d7445cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd37e9e2b1e460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d4aa441fe34549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598a7a1394234255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e9b39e8d7445cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>99,485</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>