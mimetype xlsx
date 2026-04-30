--- v6 (2026-04-07)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4430e409189941cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516038d921604d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e9b39e8d7445cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6675154f3964332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598a7a1394234255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e9b39e8d7445cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f818a22decf4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6675154f3964332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>