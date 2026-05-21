--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516038d921604d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b19046c8e7d4d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6675154f3964332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f7b19ac8eb4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f818a22decf4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6675154f3964332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c8bfba5524e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f7b19ac8eb4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>