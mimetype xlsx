--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b19046c8e7d4d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ff15ce7af742f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f7b19ac8eb4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aa65e5fa37456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c8bfba5524e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f7b19ac8eb4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cdf2c06c22432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aa65e5fa37456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>