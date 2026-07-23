--- v9 (2026-06-10)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ff15ce7af742f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0dd9a878bf4461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aa65e5fa37456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5090d9951eb34c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cdf2c06c22432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aa65e5fa37456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad05c4951f249c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5090d9951eb34c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>68,041</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>