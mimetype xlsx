--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0dd9a878bf4461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e6644846264366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5090d9951eb34c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf525daaef0a84a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad05c4951f249c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5090d9951eb34c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8285d8f552ee46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf525daaef0a84a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>