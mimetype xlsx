--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e6644846264366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dd15457f69412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf525daaef0a84a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc56b185eea4251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8285d8f552ee46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf525daaef0a84a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e9587e88734674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc56b185eea4251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>