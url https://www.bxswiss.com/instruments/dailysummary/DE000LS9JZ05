--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dd15457f69412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccca03105ac74d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc56b185eea4251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce2a2cce7c84e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e9587e88734674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc56b185eea4251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a854ddd0144c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce2a2cce7c84e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>