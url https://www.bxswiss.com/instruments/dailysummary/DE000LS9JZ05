--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccca03105ac74d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2c9162a2b4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce2a2cce7c84e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra927c4c47d0a41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a854ddd0144c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce2a2cce7c84e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f187aa0da234e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra927c4c47d0a41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>