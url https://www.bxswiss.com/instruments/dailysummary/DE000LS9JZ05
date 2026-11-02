--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2c9162a2b4b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf08647f22d44aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra927c4c47d0a41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3124b31cd20e4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f187aa0da234e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra927c4c47d0a41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca490c93b70e498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3124b31cd20e4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silber mag ich sehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JZ05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>