--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba5af5245c9b4003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5587cf3c6b524641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6fbfdf3b235435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e0b88187164c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666f9ea7af5a4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6fbfdf3b235435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a610dad2c84e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e0b88187164c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>280,966</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>