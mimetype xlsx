--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5587cf3c6b524641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefd2faa1e904fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e0b88187164c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b563de9b50403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a610dad2c84e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e0b88187164c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fef94a384b41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b563de9b50403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>287,585</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,927</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>281,988</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>