--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefd2faa1e904fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab5a6499db4f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b563de9b50403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6981b371a2174e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fef94a384b41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b563de9b50403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6e046c0ee74cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6981b371a2174e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>