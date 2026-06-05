--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab5a6499db4f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bea2344db24792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6981b371a2174e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83da317cefc34252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6e046c0ee74cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6981b371a2174e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b8775b45634d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83da317cefc34252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>