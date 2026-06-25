--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bea2344db24792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc9caf0bcf749e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83da317cefc34252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac1d2984eee4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b8775b45634d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83da317cefc34252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d98ac0e6ca34e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac1d2984eee4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>