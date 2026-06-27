--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc9caf0bcf749e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e13d1c1e1143c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac1d2984eee4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2795c15623664a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d98ac0e6ca34e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac1d2984eee4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9e5eaac9ba415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2795c15623664a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,689</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>