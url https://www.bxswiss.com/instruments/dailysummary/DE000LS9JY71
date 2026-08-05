--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e13d1c1e1143c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e1dffae15949aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2795c15623664a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ce57416fc549b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9e5eaac9ba415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2795c15623664a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f251ee95554e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ce57416fc549b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>316,040</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>