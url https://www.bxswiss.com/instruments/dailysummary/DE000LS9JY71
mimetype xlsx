--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e1dffae15949aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cb366a73834424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ce57416fc549b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6e2421e4c346bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f251ee95554e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ce57416fc549b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634e8fb570e148d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6e2421e4c346bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>