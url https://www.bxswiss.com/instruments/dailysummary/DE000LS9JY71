--- v13 (2026-08-25)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cb366a73834424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd903fa7489432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6e2421e4c346bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0575e40069d9469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634e8fb570e148d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6e2421e4c346bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fbdddfb7f944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0575e40069d9469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>