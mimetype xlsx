--- v14 (2026-09-16)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd903fa7489432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375a8552d69b4c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0575e40069d9469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb17d84b1334afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fbdddfb7f944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0575e40069d9469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bed14e498dc4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb17d84b1334afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>315,580</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,360</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>