--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375a8552d69b4c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae0967d5ad94683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb17d84b1334afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1b14e5597d4f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bed14e498dc4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb17d84b1334afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ef4f2ecf824e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1b14e5597d4f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tschackabumm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>