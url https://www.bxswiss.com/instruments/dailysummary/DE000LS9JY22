--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768f1abae9754d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb842a77fadc1447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8351aef25d49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra957b2539c49456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981219ae304a4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8351aef25d49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde78d61720ee462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra957b2539c49456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>