--- v4 (2026-04-03)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb842a77fadc1447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297efdba89f54163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra957b2539c49456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74f1d1e9123407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde78d61720ee462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra957b2539c49456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55c72f863a044f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74f1d1e9123407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>