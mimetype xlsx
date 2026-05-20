--- v5 (2026-04-28)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297efdba89f54163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385fc7cd4bb34666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74f1d1e9123407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c356a0c19a1482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55c72f863a044f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74f1d1e9123407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4804e54471f84200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c356a0c19a1482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>117,797</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>119,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>