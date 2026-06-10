--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385fc7cd4bb34666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057e399e77c543bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c356a0c19a1482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d6fb37001b43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4804e54471f84200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c356a0c19a1482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2090a57cc9d249db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d6fb37001b43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,516 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...259 lines deleted...]
-          <x:t>118,985</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,649</x:t>
-[...141 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>