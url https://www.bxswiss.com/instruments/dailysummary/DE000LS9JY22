--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057e399e77c543bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96209fa4582e4bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d6fb37001b43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e55df41e9247f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2090a57cc9d249db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d6fb37001b43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc450998df66244e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e55df41e9247f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>119,611</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,112</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>120,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,534</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>