--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96209fa4582e4bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7765b98a11034767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e55df41e9247f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3180108b497648de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc450998df66244e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e55df41e9247f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb0a7d109da4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3180108b497648de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>