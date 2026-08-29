--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7765b98a11034767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7ce13c74264e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3180108b497648de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra265a0656ab7437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb0a7d109da4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3180108b497648de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05365c9d7db49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra265a0656ab7437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...446 lines deleted...]
-          <x:t>130,135</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>130,984</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>