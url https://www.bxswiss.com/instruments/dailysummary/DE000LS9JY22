--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7ce13c74264e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a071046d6048c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra265a0656ab7437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8a0098241d40b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05365c9d7db49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra265a0656ab7437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd833ab257d53423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8a0098241d40b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>131,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,474</x:t>
-[...193 lines deleted...]
-          <x:t>131,382</x:t>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>