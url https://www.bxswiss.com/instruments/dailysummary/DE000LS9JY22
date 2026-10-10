--- v11 (2026-09-18)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a071046d6048c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7f5a6496f14ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8a0098241d40b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4c83f9652e412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd833ab257d53423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8a0098241d40b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07ec383b8f741ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4c83f9652e412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>132,131</x:t>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,034</x:t>
-[...6 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>132,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,474</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>131,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,531</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>