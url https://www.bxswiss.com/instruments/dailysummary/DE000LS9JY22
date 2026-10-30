--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7f5a6496f14ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa73465350764ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4c83f9652e412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4622ae4f98c34772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07ec383b8f741ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4c83f9652e412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af3df4f64e54823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4622ae4f98c34772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden mit Candlesticks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>