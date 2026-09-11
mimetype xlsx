--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac381ecb0a14454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44face4035574339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfca1533bd74679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ffcdde1ab14e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc4ebc81ec74ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfca1533bd74679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530546e465924b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ffcdde1ab14e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>