--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44face4035574339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0adb1b24f84f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ffcdde1ab14e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d26407399144f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530546e465924b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ffcdde1ab14e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd462f0b07a71421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d26407399144f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>147,711</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,631</x:t>
-[...107 lines deleted...]
-          <x:t>147,981</x:t>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,496</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>