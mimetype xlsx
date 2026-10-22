--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0adb1b24f84f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030e6a48bb3c41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d26407399144f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf365f949ec1a4035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd462f0b07a71421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d26407399144f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7498726ce9e4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf365f949ec1a4035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>