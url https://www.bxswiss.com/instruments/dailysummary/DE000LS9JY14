--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac132e75dc54d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0840265921674bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a8aae31d654943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5496b3c4dbe640b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0034899e7e0a43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a8aae31d654943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd7dd916fcb423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5496b3c4dbe640b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>145,464</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>144,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>143,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>