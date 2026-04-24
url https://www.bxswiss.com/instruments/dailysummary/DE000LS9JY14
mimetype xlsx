--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0840265921674bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd60021e0a54ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5496b3c4dbe640b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c40828961c94ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd7dd916fcb423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5496b3c4dbe640b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8716ce9bd2a4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c40828961c94ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>