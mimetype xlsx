--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd60021e0a54ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475d385d322a4008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c40828961c94ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc5e3c168344524"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8716ce9bd2a4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c40828961c94ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa2b68a0d084aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc5e3c168344524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>145,010</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>145,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>