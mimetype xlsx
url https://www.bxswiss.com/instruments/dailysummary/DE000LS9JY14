--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475d385d322a4008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red949b9350c54ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc5e3c168344524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa874e3c5aa4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa2b68a0d084aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc5e3c168344524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216d0e5541214ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa874e3c5aa4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>145,458</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,278</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>145,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,019</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>