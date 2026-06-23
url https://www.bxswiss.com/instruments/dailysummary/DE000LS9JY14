--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red949b9350c54ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c3e1b81472481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa874e3c5aa4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ca606135c9467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216d0e5541214ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa874e3c5aa4c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd089d3cc14c64583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ca606135c9467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>144,738</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>