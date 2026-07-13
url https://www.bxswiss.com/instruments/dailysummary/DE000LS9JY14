--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c3e1b81472481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37f6416e0c4dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ca606135c9467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf901f833d34634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd089d3cc14c64583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ca606135c9467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9457300eb0447a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf901f833d34634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>145,207</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>145,654</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,485</x:t>
-[...112 lines deleted...]
-          <x:t>146,204</x:t>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>