--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37f6416e0c4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2354dd5703ad434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf901f833d34634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35736950e9e4453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9457300eb0447a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf901f833d34634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa4c8cb5f71408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35736950e9e4453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>145,654</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,485</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>145,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,969</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>