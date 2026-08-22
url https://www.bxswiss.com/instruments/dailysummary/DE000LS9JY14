--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2354dd5703ad434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac381ecb0a14454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35736950e9e4453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfca1533bd74679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa4c8cb5f71408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35736950e9e4453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc4ebc81ec74ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfca1533bd74679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>146,263</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,119</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>146,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,302</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>