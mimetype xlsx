--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da3961445f545aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eb641d291d45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c6e386dc0b432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ab0f0a1c884d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d9317a354c45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c6e386dc0b432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c7ba9cad444bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ab0f0a1c884d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>