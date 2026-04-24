--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eb641d291d45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348c6751817d43d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ab0f0a1c884d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bdfb030ac54fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c7ba9cad444bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ab0f0a1c884d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9703e5f5b14046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bdfb030ac54fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>