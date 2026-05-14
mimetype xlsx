--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348c6751817d43d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ab5de0c93448f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bdfb030ac54fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc725ead5c26341c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9703e5f5b14046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bdfb030ac54fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a7d7fce0cb4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc725ead5c26341c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>