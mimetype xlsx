--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ab5de0c93448f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f0942534314b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc725ead5c26341c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ee242b722e4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a7d7fce0cb4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc725ead5c26341c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0588728c36f44492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ee242b722e4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>