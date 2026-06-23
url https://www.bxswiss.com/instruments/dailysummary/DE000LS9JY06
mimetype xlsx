--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f0942534314b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1440ac91cbe04bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ee242b722e4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e7c4d1c4824893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0588728c36f44492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ee242b722e4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc5a7fe84b544dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e7c4d1c4824893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>