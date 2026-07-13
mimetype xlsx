--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1440ac91cbe04bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b8e61a9e62445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e7c4d1c4824893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e32c35e3aa24394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc5a7fe84b544dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e7c4d1c4824893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c86286a08744d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e32c35e3aa24394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>137,331</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>