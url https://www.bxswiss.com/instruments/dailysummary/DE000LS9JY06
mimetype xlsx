--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b8e61a9e62445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19fa948dd8445b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e32c35e3aa24394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125167a8fded424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c86286a08744d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e32c35e3aa24394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917a2d5d536343f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125167a8fded424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>