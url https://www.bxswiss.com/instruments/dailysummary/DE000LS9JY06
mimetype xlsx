--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19fa948dd8445b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9c405a50da4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125167a8fded424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc9e9afeb5d4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917a2d5d536343f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125167a8fded424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e1607798ac4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc9e9afeb5d4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>