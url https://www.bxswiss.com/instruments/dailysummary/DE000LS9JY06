--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9c405a50da4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e17599064f4143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc9e9afeb5d4324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da6b9516dd1428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e1607798ac4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc9e9afeb5d4324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9959d1d9d264484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da6b9516dd1428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>152,368</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,999</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>