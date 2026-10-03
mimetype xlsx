--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e17599064f4143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55dd6e76fa1e4da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da6b9516dd1428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ca947d0db04f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9959d1d9d264484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da6b9516dd1428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35675f9d0aab4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ca947d0db04f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>