--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55dd6e76fa1e4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a58965e36f4407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ca947d0db04f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59570fc48ae544c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35675f9d0aab4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ca947d0db04f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0791113008934fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59570fc48ae544c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips - Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JY06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>154,860</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,153</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>154,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>155,781</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,261</x:t>
-[...107 lines deleted...]
-          <x:t>151,337</x:t>
+          <x:t>153,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>