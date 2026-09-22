--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9564aa09c54c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cf06a9465b4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd835e2da8494aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6dc2a0e45943a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5daa3975abe44d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd835e2da8494aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928f77ed1c5e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6dc2a0e45943a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>