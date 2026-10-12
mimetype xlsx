--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cf06a9465b4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5504170782f46cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6dc2a0e45943a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95edf5acf004aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928f77ed1c5e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6dc2a0e45943a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5a4e783de242be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95edf5acf004aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>