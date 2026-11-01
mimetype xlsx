--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5504170782f46cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34eb792a189749e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95edf5acf004aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f72ff7ce9e7406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5a4e783de242be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95edf5acf004aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d56b3ba70d4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f72ff7ce9e7406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>