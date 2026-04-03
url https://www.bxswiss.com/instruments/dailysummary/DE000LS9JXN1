--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc1e23a909847e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada653ea07fd404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ec3e2cc6e24dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adf574ade6742c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a999c289604a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ec3e2cc6e24dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac57cf1da464292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adf574ade6742c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>