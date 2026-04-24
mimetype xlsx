--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada653ea07fd404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825562d0f9084f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adf574ade6742c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96dbf59309244cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac57cf1da464292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adf574ade6742c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf41e6bf924b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96dbf59309244cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>180,751</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>184,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,122</x:t>
-[...323 lines deleted...]
-          <x:t>182,964</x:t>
+          <x:t>183,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>