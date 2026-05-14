--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825562d0f9084f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8a317aa83c45fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96dbf59309244cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d043bf09ec45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf41e6bf924b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96dbf59309244cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ef554d43bc413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d043bf09ec45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>