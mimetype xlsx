--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8a317aa83c45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1b5c5b24c64064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d043bf09ec45f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b1a3f488c54107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ef554d43bc413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d043bf09ec45f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c4a4b6627841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b1a3f488c54107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>