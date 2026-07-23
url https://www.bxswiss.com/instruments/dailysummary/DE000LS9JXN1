--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1b5c5b24c64064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra326ef5afe25438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b1a3f488c54107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b0bdcc2beb40dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c4a4b6627841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b1a3f488c54107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78da9275d183478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b0bdcc2beb40dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...458 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>185,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>