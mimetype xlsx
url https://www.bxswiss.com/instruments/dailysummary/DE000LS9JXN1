--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra326ef5afe25438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0b5fc344454935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b0bdcc2beb40dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3852bce7ed3d41d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78da9275d183478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b0bdcc2beb40dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2da63ecad854c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3852bce7ed3d41d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>