--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0b5fc344454935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9564aa09c54c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3852bce7ed3d41d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd835e2da8494aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2da63ecad854c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3852bce7ed3d41d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5daa3975abe44d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd835e2da8494aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen US-Stars With Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>