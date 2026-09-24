--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a217d477494d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72ac619ed60446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f74dde783c4b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5b122a98ad4ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3576f4c302994a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f74dde783c4b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd57973e809439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5b122a98ad4ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>172,169</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,432</x:t>
-[...517 lines deleted...]
-          <x:t>171,421</x:t>
+          <x:t>172,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>