--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72ac619ed60446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525fdaead11d444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5b122a98ad4ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e8f3fd0a60472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd57973e809439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5b122a98ad4ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d6074e43a84f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e8f3fd0a60472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>171,118</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,824</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>