--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525fdaead11d444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1152fded3474fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e8f3fd0a60472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re344478d83584d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d6074e43a84f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e8f3fd0a60472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b96e3bf69348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re344478d83584d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>175,090</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,892</x:t>
-[...87 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>177,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>