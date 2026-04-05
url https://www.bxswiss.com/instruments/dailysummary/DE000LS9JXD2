--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf05d1218c84b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da5b6f5c9634131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959fbb775ea1431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862c64b80ef24e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd117b0505d354209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959fbb775ea1431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e8de69e69f4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862c64b80ef24e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>