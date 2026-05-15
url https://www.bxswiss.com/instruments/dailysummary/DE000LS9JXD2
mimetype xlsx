--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da5b6f5c9634131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ecc754d64d49e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862c64b80ef24e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97296f9403634e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e8de69e69f4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862c64b80ef24e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100da327126f4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97296f9403634e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,695</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>