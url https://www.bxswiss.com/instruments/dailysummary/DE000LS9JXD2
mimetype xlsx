--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ecc754d64d49e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035d08d073784fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97296f9403634e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7eb58a33e5847d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100da327126f4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97296f9403634e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952b91ba19b24f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7eb58a33e5847d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>