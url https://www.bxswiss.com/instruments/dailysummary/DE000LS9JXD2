--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035d08d073784fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbafa1b05e94abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7eb58a33e5847d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25dc0c8ffe114d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952b91ba19b24f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7eb58a33e5847d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f16e5147c404552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25dc0c8ffe114d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>