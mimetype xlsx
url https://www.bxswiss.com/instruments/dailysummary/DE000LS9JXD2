--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbafa1b05e94abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e72d7a961d48a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25dc0c8ffe114d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11af721fb551457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f16e5147c404552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25dc0c8ffe114d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53c9f896a5e4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11af721fb551457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>