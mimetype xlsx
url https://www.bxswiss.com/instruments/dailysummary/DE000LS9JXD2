--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e72d7a961d48a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f448d3909746af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11af721fb551457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb0665768e94ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53c9f896a5e4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11af721fb551457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f620b0100d042d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb0665768e94ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,922</x:t>
-[...576 lines deleted...]
-          <x:t>169,627</x:t>
+          <x:t>171,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>