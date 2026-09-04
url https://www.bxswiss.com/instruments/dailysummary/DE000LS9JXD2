--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f448d3909746af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a217d477494d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb0665768e94ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f74dde783c4b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f620b0100d042d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb0665768e94ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3576f4c302994a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f74dde783c4b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDEND Hub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>168,441</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,197</x:t>
-[...463 lines deleted...]
-          <x:t>175,747</x:t>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>