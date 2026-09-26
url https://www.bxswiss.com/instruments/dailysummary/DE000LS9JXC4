--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b79b91ea8664cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a281516aeed478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363572a7ec444386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5488bcffa4344f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c48d4cf1df24a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363572a7ec444386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e9dff945084a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5488bcffa4344f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>32,588</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,703</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>32,651</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>32,683</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,782</x:t>
-[...117 lines deleted...]
-          <x:t>32,830</x:t>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>