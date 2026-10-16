--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a281516aeed478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a463243bda4423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5488bcffa4344f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re120b838437f4977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e9dff945084a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5488bcffa4344f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108dace97c6e4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re120b838437f4977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>32,717</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,741</x:t>
-[...16 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>32,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,782</x:t>
-[...355 lines deleted...]
-          <x:t>32,983</x:t>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,017</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>32,946</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>