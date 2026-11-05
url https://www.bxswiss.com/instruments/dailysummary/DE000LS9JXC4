--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a463243bda4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458cf70b0fda4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re120b838437f4977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28720ffb2c5d4945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108dace97c6e4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re120b838437f4977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23966447010f4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28720ffb2c5d4945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>32,505</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,292</x:t>
-[...16 lines deleted...]
-          <x:t>32,394</x:t>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,365</x:t>
-[...80 lines deleted...]
-          <x:t>32,475</x:t>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.10.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>