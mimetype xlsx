--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be8627a86ef4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df918d2c7db4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50efd97c07941f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e55d95d6424666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76276372f1a46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50efd97c07941f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe9b0be27804bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e55d95d6424666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>32,051</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>31,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>31,998</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>31,993</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,126</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>32,038</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,981</x:t>
-[...463 lines deleted...]
-          <x:t>31,672</x:t>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>