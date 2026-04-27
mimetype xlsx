--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df918d2c7db4b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c81185e6e154db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e55d95d6424666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717303c70c044657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe9b0be27804bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e55d95d6424666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7def8357904b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717303c70c044657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>32,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>32,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>