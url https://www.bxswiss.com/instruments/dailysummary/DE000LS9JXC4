--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c81185e6e154db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42407445265542d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717303c70c044657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf412b6ef0e164b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7def8357904b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717303c70c044657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c480b692714d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf412b6ef0e164b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>32,094</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>32,228</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>