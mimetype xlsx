--- v8 (2026-06-10)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42407445265542d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb119e8800b4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf412b6ef0e164b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e72dc117d447fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c480b692714d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf412b6ef0e164b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bd0c9840d741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e72dc117d447fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>32,046</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,039</x:t>
-[...11 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,116</x:t>
-[...522 lines deleted...]
-          <x:t>32,224</x:t>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>