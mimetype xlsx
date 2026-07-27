--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb119e8800b4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d794e01bb44030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e72dc117d447fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ae0d1a72e04ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bd0c9840d741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e72dc117d447fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71293f1bdda84ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ae0d1a72e04ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>32,062</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,244</x:t>
-[...85 lines deleted...]
-          <x:t>32,203</x:t>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>32,298</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,187</x:t>
-[...247 lines deleted...]
-          <x:t>32,193</x:t>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>