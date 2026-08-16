--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d794e01bb44030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1aa21d917f4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ae0d1a72e04ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8985d795e4ac4a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71293f1bdda84ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ae0d1a72e04ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb426d023b0524943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8985d795e4ac4a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>