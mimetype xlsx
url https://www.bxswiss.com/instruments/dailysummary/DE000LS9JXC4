--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1aa21d917f4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b79b91ea8664cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8985d795e4ac4a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363572a7ec444386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb426d023b0524943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8985d795e4ac4a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c48d4cf1df24a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363572a7ec444386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment Chance 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JXC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,563</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>32,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,588</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>