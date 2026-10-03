--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf20c70f5a64357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb6c39038a64a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ae319d258b4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra364c24cc5ea48dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra051127414874b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ae319d258b4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513d9d3cfb0c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra364c24cc5ea48dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>365,934</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>361,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>