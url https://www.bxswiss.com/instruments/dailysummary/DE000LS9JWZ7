--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb6c39038a64a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1bdf04a8e1427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra364c24cc5ea48dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5df91695ae84f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513d9d3cfb0c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra364c24cc5ea48dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46a20ca02fe44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5df91695ae84f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>