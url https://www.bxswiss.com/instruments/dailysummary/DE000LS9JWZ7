--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9f6f9f5c674f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d9ece7d6514a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d72f9a51d64a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3c41682b7e4224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89d6e642afb4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d72f9a51d64a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ea0820a5374447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3c41682b7e4224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>277,323</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>