--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d9ece7d6514a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb8f04f4d074be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3c41682b7e4224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90df02fce7f74608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ea0820a5374447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3c41682b7e4224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d28578218554a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90df02fce7f74608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>