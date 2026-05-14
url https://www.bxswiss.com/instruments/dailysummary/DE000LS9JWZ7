--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb8f04f4d074be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4b6efe70274632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90df02fce7f74608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39aed218afa04a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d28578218554a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90df02fce7f74608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a79f46445e42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39aed218afa04a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>