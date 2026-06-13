--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4b6efe70274632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8008a32f4cd5418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39aed218afa04a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bda69bacd34b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a79f46445e42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39aed218afa04a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102ab3eee4354791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bda69bacd34b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...458 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,670</x:t>
-[...117 lines deleted...]
-          <x:t>337,171</x:t>
+          <x:t>335,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>