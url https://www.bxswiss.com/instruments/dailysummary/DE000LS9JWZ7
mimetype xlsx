--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8008a32f4cd5418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bdae8e00d74119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bda69bacd34b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7134b52368ca4893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102ab3eee4354791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bda69bacd34b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc44b2a511b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7134b52368ca4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>350,658</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>