--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bdae8e00d74119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340c925c73254374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7134b52368ca4893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0802794738b0452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc44b2a511b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7134b52368ca4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f0bcc56e314abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0802794738b0452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>