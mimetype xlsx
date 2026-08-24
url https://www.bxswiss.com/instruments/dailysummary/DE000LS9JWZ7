--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340c925c73254374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850615d39db848f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0802794738b0452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f153400c374033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f0bcc56e314abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0802794738b0452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf397e03867df4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f153400c374033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>