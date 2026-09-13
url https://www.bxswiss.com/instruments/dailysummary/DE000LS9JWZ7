--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850615d39db848f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf20c70f5a64357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f153400c374033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ae319d258b4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf397e03867df4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f153400c374033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra051127414874b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ae319d258b4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsUltraLong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>