--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620879d034044cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c82eb6e6f34d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6990223f81dd4dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ad27db76ad4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f543a984f04257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6990223f81dd4dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4457c77a7d2647eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ad27db76ad4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>