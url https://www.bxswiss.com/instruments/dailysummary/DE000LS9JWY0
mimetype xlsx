--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c82eb6e6f34d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fefe19dcdbd4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ad27db76ad4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438af22af619423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4457c77a7d2647eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ad27db76ad4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec161b3d5d640f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438af22af619423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>