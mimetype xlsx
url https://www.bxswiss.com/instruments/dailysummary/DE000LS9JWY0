--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fefe19dcdbd4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4d6c43328f4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438af22af619423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e446a88fd154ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec161b3d5d640f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438af22af619423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f19f8cec2514d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e446a88fd154ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>