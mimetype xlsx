--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4d6c43328f4588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9dfec955084aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e446a88fd154ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148057fcbc194979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f19f8cec2514d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e446a88fd154ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52316f34e7b41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148057fcbc194979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>