--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9dfec955084aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1085cce40ee04346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148057fcbc194979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7074c62490b444ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52316f34e7b41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148057fcbc194979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99a8b1136aa4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7074c62490b444ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>