--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1085cce40ee04346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9b7ff6c2d04832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7074c62490b444ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49187124d0a44171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99a8b1136aa4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7074c62490b444ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a6f3dad7834c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49187124d0a44171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>