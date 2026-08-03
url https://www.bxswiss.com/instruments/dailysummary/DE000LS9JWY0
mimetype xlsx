--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9b7ff6c2d04832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dadf036fece4b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49187124d0a44171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28e595709c242b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a6f3dad7834c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49187124d0a44171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21dc3426147848d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28e595709c242b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,356</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>