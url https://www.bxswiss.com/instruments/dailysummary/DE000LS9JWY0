--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dadf036fece4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd60cedb72c94445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28e595709c242b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bf6f6b2dda4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21dc3426147848d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28e595709c242b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7968fa8cf7074594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bf6f6b2dda4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>