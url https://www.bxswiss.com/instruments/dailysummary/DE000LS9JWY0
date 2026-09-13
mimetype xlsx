--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd60cedb72c94445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8f0fb8a5064d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bf6f6b2dda4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c631159c2404b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7968fa8cf7074594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bf6f6b2dda4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39aa139739a047e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c631159c2404b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>