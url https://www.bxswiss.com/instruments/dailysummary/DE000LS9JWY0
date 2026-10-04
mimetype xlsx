--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8f0fb8a5064d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055ac4fc08874946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c631159c2404b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad08a65f69b5499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39aa139739a047e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c631159c2404b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278e353f16484703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad08a65f69b5499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>