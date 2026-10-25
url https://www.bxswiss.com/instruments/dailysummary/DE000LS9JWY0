--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055ac4fc08874946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da74141199e4bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad08a65f69b5499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710e015f9ff4423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278e353f16484703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad08a65f69b5499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec6d965a93d4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710e015f9ff4423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende seit über 100 Jahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,896</x:t>
-[...124 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>208,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,744</x:t>
-[...198 lines deleted...]
-          <x:t>206,872</x:t>
+          <x:t>211,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>