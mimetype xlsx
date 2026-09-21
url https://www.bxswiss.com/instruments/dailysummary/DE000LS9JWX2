--- v9 (2026-09-01)
+++ v10 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1c0958f0fd435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67e205f44ce41b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18a1507ac724cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d6459df11846d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e93284a27c84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18a1507ac724cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42010f0af98435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d6459df11846d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>