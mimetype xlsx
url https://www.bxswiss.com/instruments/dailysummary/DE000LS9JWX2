--- v10 (2026-09-21)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67e205f44ce41b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c2a2c19f9e4be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d6459df11846d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65f3fcb5b65455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42010f0af98435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d6459df11846d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcd888b188c447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65f3fcb5b65455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>