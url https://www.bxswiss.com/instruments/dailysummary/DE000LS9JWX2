--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c2a2c19f9e4be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99e576de6aa4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65f3fcb5b65455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bd9712fbca4064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcd888b188c447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65f3fcb5b65455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d0bdf65d4b4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bd9712fbca4064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>217,477</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,085</x:t>
-[...313 lines deleted...]
-          <x:t>217,222</x:t>
+          <x:t>215,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,432</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,760</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>