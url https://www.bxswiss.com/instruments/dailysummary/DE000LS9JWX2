--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c6be535e494ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a54e1f209d4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0423c0753d43c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe66deaf3194e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c7418b49e24b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0423c0753d43c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7807ab9ba69e4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe66deaf3194e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>