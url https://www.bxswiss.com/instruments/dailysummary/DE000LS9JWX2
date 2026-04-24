--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a54e1f209d4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d12c916c9eb46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe66deaf3194e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995624d5dce14de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7807ab9ba69e4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe66deaf3194e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f237a3cb4824545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995624d5dce14de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>157,269</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,608</x:t>
-[...377 lines deleted...]
-          <x:t>164,555</x:t>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>