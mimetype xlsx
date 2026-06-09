--- v4 (2026-04-24)
+++ v5 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d12c916c9eb46b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5b44b7f2b9419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995624d5dce14de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651c93deb3354c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f237a3cb4824545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995624d5dce14de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d1a7141f9f4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651c93deb3354c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,880</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>