--- v5 (2026-06-09)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5b44b7f2b9419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae7c25a5ea84d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651c93deb3354c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb619fdf3b4f44c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d1a7141f9f4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651c93deb3354c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6052f77e8144477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb619fdf3b4f44c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,162</x:t>
-[...522 lines deleted...]
-          <x:t>166,790</x:t>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>