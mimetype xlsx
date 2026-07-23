--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae7c25a5ea84d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24128337e264a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb619fdf3b4f44c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7f491200c0b4b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6052f77e8144477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb619fdf3b4f44c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a2cb95e71f44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7f491200c0b4b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>