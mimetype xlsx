--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24128337e264a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823cd07331064631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7f491200c0b4b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32eb4578baf44887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a2cb95e71f44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7f491200c0b4b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e83a76271c40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32eb4578baf44887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>