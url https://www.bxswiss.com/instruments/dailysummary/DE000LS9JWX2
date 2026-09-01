--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823cd07331064631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1c0958f0fd435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32eb4578baf44887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18a1507ac724cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e83a76271c40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32eb4578baf44887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e93284a27c84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18a1507ac724cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Oil &amp; Gas High Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>