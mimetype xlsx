--- v11 (2026-09-06)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd45560245b4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccbe7a82f764b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6cde29a1f284dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f3793cbd6c420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986133175f82469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6cde29a1f284dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e1b6bd2c7a4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f3793cbd6c420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>186,073</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>185,912</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>