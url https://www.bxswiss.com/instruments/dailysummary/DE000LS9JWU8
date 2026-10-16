--- v12 (2026-09-26)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccbe7a82f764b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98578b37ca64b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f3793cbd6c420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144d9c770e6b4a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e1b6bd2c7a4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f3793cbd6c420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e95ba3e94044d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144d9c770e6b4a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>