--- v13 (2026-10-16)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98578b37ca64b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11d71bbad324c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144d9c770e6b4a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e8767c733d2415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e95ba3e94044d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144d9c770e6b4a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff58f2dbe284f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e8767c733d2415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>183,927</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>