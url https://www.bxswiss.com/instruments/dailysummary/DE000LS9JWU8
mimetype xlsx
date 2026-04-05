--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36df9667207248f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e82beb538b54220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393b6dd6003a409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a4077a3ce248e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822cc9ac60e94d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393b6dd6003a409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e9bbaa3e4b4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a4077a3ce248e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,200</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>