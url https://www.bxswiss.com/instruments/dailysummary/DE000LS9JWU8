--- v5 (2026-04-05)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e82beb538b54220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcddd41cb655475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a4077a3ce248e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09177e5113849d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e9bbaa3e4b4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a4077a3ce248e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8d8865bba24091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09177e5113849d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,516 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...464 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>