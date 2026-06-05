--- v6 (2026-04-30)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcddd41cb655475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dc6d4d82064145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09177e5113849d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51580c1e66f644ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8d8865bba24091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09177e5113849d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85f5607babc4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51580c1e66f644ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>172,919</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>