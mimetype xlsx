--- v7 (2026-06-05)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dc6d4d82064145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4667e9f016472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51580c1e66f644ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a61ad0b457467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85f5607babc4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51580c1e66f644ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d8db8be6ff4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a61ad0b457467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>