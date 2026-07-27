--- v8 (2026-07-06)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4667e9f016472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fca2435554248db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a61ad0b457467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8347a93c5f04c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d8db8be6ff4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a61ad0b457467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b262aeb44874156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8347a93c5f04c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>