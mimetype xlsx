--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fca2435554248db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra972173cdb7046cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8347a93c5f04c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6eae9586be405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b262aeb44874156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8347a93c5f04c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc9cdbac59b4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6eae9586be405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>