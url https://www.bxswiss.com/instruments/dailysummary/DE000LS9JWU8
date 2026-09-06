--- v10 (2026-08-16)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra972173cdb7046cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd45560245b4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6eae9586be405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6cde29a1f284dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc9cdbac59b4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6eae9586be405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986133175f82469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6cde29a1f284dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>