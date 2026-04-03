--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a87f8273fe048e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b39a847f0a64c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf286083df5eb4d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96957f6eb9cd4de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b89308e64845ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf286083df5eb4d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc5d17f572042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96957f6eb9cd4de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>