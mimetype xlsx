--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b39a847f0a64c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9006cd391cb040f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96957f6eb9cd4de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc165cb9cb08e424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc5d17f572042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96957f6eb9cd4de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re744d9c9dc044ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc165cb9cb08e424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>65,626</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>65,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>