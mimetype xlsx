--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9006cd391cb040f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ea7b696ea44502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc165cb9cb08e424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad87efbe7a74eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re744d9c9dc044ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc165cb9cb08e424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e421317d68a4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad87efbe7a74eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>64,795</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>64,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>