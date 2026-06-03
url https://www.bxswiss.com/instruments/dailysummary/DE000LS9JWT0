--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ea7b696ea44502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77301f57b91846c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad87efbe7a74eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5841506a52b44d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e421317d68a4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad87efbe7a74eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50984577b024238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5841506a52b44d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>