--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77301f57b91846c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2be758b00734670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5841506a52b44d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7294aee3e4488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50984577b024238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5841506a52b44d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d3af47257c4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7294aee3e4488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...458 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,521</x:t>
-[...90 lines deleted...]
-          <x:t>61,787</x:t>
+          <x:t>65,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>