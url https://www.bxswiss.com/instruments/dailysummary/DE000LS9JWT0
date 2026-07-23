--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2be758b00734670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdb407063a7405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7294aee3e4488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f541d4c6ad74e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d3af47257c4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7294aee3e4488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e45614338d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f541d4c6ad74e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>