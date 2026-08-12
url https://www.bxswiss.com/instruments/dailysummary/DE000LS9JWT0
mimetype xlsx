--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdb407063a7405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb008062d55394b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f541d4c6ad74e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff330bcae394069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e45614338d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f541d4c6ad74e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b6af58ec2b4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff330bcae394069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>