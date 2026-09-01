--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb008062d55394b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39dde1347364502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff330bcae394069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190d58527ec94a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b6af58ec2b4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff330bcae394069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f37a1fc1db4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190d58527ec94a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>