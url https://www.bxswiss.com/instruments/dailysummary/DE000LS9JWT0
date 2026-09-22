--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39dde1347364502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce7d7c13e2043b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190d58527ec94a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f81810eed1456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f37a1fc1db4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190d58527ec94a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb145a38f3ed5421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f81810eed1456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>