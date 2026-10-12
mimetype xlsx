--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce7d7c13e2043b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64dfd51e65f94610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f81810eed1456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcf62dcd8fb4518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb145a38f3ed5421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f81810eed1456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed98dab5fae4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcf62dcd8fb4518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>