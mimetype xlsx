--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64dfd51e65f94610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a0c5fa52ae4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcf62dcd8fb4518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8321ca258a0418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed98dab5fae4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcf62dcd8fb4518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1cbeb47da5d432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8321ca258a0418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>