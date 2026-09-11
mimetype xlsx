--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fa8e87b29d4752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4f6c7af44a4320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re722253fca654909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c192aa60cd04a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05611e39faba497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re722253fca654909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bc2341b38d4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c192aa60cd04a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>325,777</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>