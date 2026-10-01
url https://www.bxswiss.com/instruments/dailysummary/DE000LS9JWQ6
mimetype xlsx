--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4f6c7af44a4320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbef4d341fb8411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c192aa60cd04a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969cf9cf70404058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bc2341b38d4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c192aa60cd04a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff77fa12bc1a4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969cf9cf70404058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>313,735</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>