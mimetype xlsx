--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbef4d341fb8411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38915133ffc44b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969cf9cf70404058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95adb55794b4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff77fa12bc1a4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969cf9cf70404058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f32071e2844c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95adb55794b4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>