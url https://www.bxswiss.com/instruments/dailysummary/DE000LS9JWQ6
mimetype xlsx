--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5799ad2881954e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e29f5e4138d4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ca347075e64adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3fc3f0afab4126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf538c9ed89ed4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ca347075e64adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6c3a1717654dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3fc3f0afab4126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>