--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e29f5e4138d4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda988fb7b8944a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3fc3f0afab4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec405eaa5a5a4cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6c3a1717654dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3fc3f0afab4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780fd8743f5b4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec405eaa5a5a4cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>