--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda988fb7b8944a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc690eec93e94b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec405eaa5a5a4cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd52a142f847ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780fd8743f5b4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec405eaa5a5a4cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7396f06813e64174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd52a142f847ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>