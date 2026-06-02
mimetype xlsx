--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc690eec93e94b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabf94584e7849b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd52a142f847ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39cd6a4d7084cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7396f06813e64174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd52a142f847ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e22fcc8faa2474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39cd6a4d7084cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>