--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabf94584e7849b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re566382b7e0e462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39cd6a4d7084cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d3ca524628401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e22fcc8faa2474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39cd6a4d7084cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1e4edf0a384f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d3ca524628401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>