--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re566382b7e0e462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da4f9f9e5a648e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d3ca524628401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb64907b1c6b4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1e4edf0a384f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d3ca524628401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b20b3daff946fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb64907b1c6b4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>320,496</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>