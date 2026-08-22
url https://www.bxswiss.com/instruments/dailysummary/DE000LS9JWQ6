--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da4f9f9e5a648e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fa8e87b29d4752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb64907b1c6b4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re722253fca654909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b20b3daff946fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb64907b1c6b4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05611e39faba497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re722253fca654909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marken- &amp; Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>322,084</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>325,777</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>325,952</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>