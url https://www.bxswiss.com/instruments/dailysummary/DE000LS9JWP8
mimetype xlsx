--- v5 (2026-03-14)
+++ v6 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3804b9777bc64df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f12ee129e1345e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93358af5807543fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfff675f7b3c4be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f0de02767b427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93358af5807543fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac90a736c82a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfff675f7b3c4be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>