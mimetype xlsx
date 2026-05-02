--- v6 (2026-04-09)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f12ee129e1345e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896e390fa0d44e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfff675f7b3c4be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc2f20e83f9492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac90a736c82a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfff675f7b3c4be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11524d9b285c423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc2f20e83f9492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,880</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>132,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,721</x:t>
         </x:is>
       </x:c>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>