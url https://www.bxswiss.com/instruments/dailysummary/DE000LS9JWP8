--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896e390fa0d44e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c1e556d4314dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc2f20e83f9492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0b6dbdb89e40d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11524d9b285c423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc2f20e83f9492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b645b251cb34e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0b6dbdb89e40d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,394 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>133,899</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,635</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>134,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,762</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>