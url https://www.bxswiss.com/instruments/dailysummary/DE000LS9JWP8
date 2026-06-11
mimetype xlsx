--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c1e556d4314dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129615295694688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0b6dbdb89e40d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415f7da5c8504c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b645b251cb34e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0b6dbdb89e40d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891b07016ba44e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415f7da5c8504c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>