--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129615295694688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fe2e37e4504dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415f7da5c8504c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971a2807cbf84173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891b07016ba44e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415f7da5c8504c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488c93c0eae14fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971a2807cbf84173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>