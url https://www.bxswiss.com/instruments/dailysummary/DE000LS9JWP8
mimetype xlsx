--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fe2e37e4504dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803a29e73d5342a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971a2807cbf84173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccf23b697cf4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488c93c0eae14fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971a2807cbf84173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re692b20171c24827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccf23b697cf4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>