--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803a29e73d5342a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92761045a3e64305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccf23b697cf4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127c4aa6f7664e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re692b20171c24827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccf23b697cf4e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d24061774c24479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127c4aa6f7664e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>