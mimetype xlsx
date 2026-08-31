--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92761045a3e64305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d241df988f4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127c4aa6f7664e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481e80cbe023496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d24061774c24479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127c4aa6f7664e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b46dae24c254454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481e80cbe023496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,794</x:t>
-[...468 lines deleted...]
-          <x:t>139,355</x:t>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>