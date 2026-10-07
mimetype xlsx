--- v13 (2026-08-31)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d241df988f4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9deb0d73cd8c463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481e80cbe023496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924175df041e413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b46dae24c254454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481e80cbe023496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R662d468c433a47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924175df041e413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,914</x:t>
-[...306 lines deleted...]
-          <x:t>142,868</x:t>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>