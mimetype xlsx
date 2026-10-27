--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9deb0d73cd8c463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5dd5cc402f46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924175df041e413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308f336c718b4a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R662d468c433a47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924175df041e413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9139054066424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308f336c718b4a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Gesundheitsforschung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>