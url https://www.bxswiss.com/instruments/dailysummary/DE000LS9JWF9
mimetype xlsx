--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c3277cf9d24e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e57af18efe4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3749d6628a494086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6229496d54814951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0478c008ef64d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3749d6628a494086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9379a7bb304e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6229496d54814951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,536</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>316,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,035</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>