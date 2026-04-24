--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e57af18efe4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2016c79f75c44e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6229496d54814951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338646cc832e41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9379a7bb304e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6229496d54814951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1fc2256eaf4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338646cc832e41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>