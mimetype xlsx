--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2016c79f75c44e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7330ff61c54a4da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338646cc832e41e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795b824de1584a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1fc2256eaf4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338646cc832e41e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40cd328849e64c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795b824de1584a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>