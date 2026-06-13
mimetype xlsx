--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7330ff61c54a4da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac10b7751cfb461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795b824de1584a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c767226b344a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40cd328849e64c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795b824de1584a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7fc40f360d4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c767226b344a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>