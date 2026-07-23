--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac10b7751cfb461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3021111cb14cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c767226b344a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcda8b9835b4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7fc40f360d4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c767226b344a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234a961358e84b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcda8b9835b4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>346,617</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>