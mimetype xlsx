--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3021111cb14cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9b051406ce4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcda8b9835b4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0e7af6a2dc43e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234a961358e84b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcda8b9835b4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe511cab00f14a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0e7af6a2dc43e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>