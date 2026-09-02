--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9b051406ce4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470748539e5f4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0e7af6a2dc43e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad29dc1ecbf3432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe511cab00f14a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0e7af6a2dc43e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425c7b8d953c4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad29dc1ecbf3432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>348,464</x:t>
-[...549 lines deleted...]
-          <x:t>350,372</x:t>
+          <x:t>344,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>