--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470748539e5f4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8328de30b147ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad29dc1ecbf3432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ac4f648a0a4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425c7b8d953c4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad29dc1ecbf3432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1254657302134bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ac4f648a0a4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>