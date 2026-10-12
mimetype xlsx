--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8328de30b147ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dcbd7516044c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ac4f648a0a4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6290e32728d4511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1254657302134bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ac4f648a0a4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea26bee85ad34587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6290e32728d4511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>