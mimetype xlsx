--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dcbd7516044c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fed014bf36840cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6290e32728d4511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9294ee15e50d42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea26bee85ad34587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6290e32728d4511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dcc480a5cb440df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9294ee15e50d42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RPE's Investment in Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>