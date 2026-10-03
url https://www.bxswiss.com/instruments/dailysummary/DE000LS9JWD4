--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59869cdc634a4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119db297d0f74d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deb5939cf294df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89155042d8224af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bd0edeeae04809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deb5939cf294df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31abf226a0e444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89155042d8224af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>174,936</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>176,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>