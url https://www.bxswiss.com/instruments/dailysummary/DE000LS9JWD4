--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119db297d0f74d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2343e6c1484d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89155042d8224af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332743bf33074843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31abf226a0e444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89155042d8224af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb10768b0e44705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332743bf33074843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>175,147</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,099</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>