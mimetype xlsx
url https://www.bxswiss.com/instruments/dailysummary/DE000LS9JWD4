--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56dabef6ca864533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95d011687124fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede8769537da42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2c19b9bb9d411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7440e6e93c40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede8769537da42c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff23264008864d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2c19b9bb9d411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>171,793</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>169,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>