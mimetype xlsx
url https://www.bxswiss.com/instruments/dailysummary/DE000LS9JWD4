--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95d011687124fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710624f8d60a43a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2c19b9bb9d411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee58c2c344141da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff23264008864d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2c19b9bb9d411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000ab0024adb4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee58c2c344141da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>