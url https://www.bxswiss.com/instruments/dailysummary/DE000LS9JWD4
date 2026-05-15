--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710624f8d60a43a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra637cd99cbca44bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee58c2c344141da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d744e81c40a4e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000ab0024adb4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee58c2c344141da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb66aa63ab7453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d744e81c40a4e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>171,256</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>171,364</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>171,615</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>