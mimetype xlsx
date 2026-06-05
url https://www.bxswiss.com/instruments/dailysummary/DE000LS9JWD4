--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra637cd99cbca44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10eb7df7083445a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d744e81c40a4e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc67e30d57f84580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb66aa63ab7453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d744e81c40a4e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219006d60e0a467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc67e30d57f84580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>171,364</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>171,403</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,260</x:t>
-[...193 lines deleted...]
-          <x:t>171,307</x:t>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>