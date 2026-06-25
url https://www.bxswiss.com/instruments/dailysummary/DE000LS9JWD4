--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10eb7df7083445a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a9670c352e4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc67e30d57f84580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2930fc6438f54aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219006d60e0a467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc67e30d57f84580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deebf6677084103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2930fc6438f54aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>171,403</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,260</x:t>
-[...561 lines deleted...]
-          <x:t>171,450</x:t>
+          <x:t>171,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,398</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>