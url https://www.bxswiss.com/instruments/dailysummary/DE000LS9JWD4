--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a9670c352e4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032060877ae64bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2930fc6438f54aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872d346674dd493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deebf6677084103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2930fc6438f54aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85119c5082f84e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872d346674dd493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>171,715</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,700</x:t>
-[...188 lines deleted...]
-          <x:t>171,752</x:t>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>173,004</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,942</x:t>
-[...80 lines deleted...]
-          <x:t>172,170</x:t>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>