--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032060877ae64bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ba899d5704f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872d346674dd493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2b6b5f603546f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85119c5082f84e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872d346674dd493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2ffe457bb447fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2b6b5f603546f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>171,752</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>173,004</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,942</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>172,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,273</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>