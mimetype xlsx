--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ba899d5704f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382442c15d334e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2b6b5f603546f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dbc371585e64dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2ffe457bb447fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2b6b5f603546f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccfa0510d52f43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dbc371585e64dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>