--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382442c15d334e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59869cdc634a4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dbc371585e64dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deb5939cf294df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccfa0510d52f43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dbc371585e64dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bd0edeeae04809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deb5939cf294df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JWD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>174,450</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,005</x:t>
-[...43 lines deleted...]
-          <x:t>174,447</x:t>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,352</x:t>
-[...220 lines deleted...]
-          <x:t>174,479</x:t>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>