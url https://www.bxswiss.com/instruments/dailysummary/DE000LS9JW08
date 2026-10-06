--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1d5376f0a44bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be6ac797929482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref49fadcb90c4a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra920cda001fd423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e7f7ab4ca741c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref49fadcb90c4a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5082bf8626a42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra920cda001fd423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,583</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>332,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,817</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>