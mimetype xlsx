--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be6ac797929482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffaabf55f3f4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra920cda001fd423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d953c1bd0a74614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5082bf8626a42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra920cda001fd423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374612d9574a4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d953c1bd0a74614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>