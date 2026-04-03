--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37709910037841a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c14cef732e4f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27486d8592f14aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9999a7973aa9484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca24f847bc043ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27486d8592f14aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d83fa7f2044b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9999a7973aa9484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>288,822</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>