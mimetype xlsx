--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c14cef732e4f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e5225ceea44af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9999a7973aa9484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5466e61b88b7465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d83fa7f2044b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9999a7973aa9484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9704e0e1d0be4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5466e61b88b7465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>