--- v5 (2026-04-23)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e5225ceea44af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91a9a21d1f94463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5466e61b88b7465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bccdf54e814149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9704e0e1d0be4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5466e61b88b7465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd6ef5daaae4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bccdf54e814149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>