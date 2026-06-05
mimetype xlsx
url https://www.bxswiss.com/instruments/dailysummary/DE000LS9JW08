--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91a9a21d1f94463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2822319259db41ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bccdf54e814149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f369930c9d34177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd6ef5daaae4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bccdf54e814149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a1ca0edf574aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f369930c9d34177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>