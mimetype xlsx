--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2822319259db41ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d2083d6ed4a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f369930c9d34177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d139ce86154120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a1ca0edf574aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f369930c9d34177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6c37c1dd7e43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d139ce86154120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>