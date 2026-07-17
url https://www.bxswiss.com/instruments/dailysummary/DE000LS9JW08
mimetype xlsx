--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d2083d6ed4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca25c54d7035402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d139ce86154120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53359598d5e64d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6c37c1dd7e43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d139ce86154120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7abe7cbca84018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53359598d5e64d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>315,544</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>313,977</x:t>
-[...544 lines deleted...]
-          <x:t>304,788</x:t>
+          <x:t>312,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>