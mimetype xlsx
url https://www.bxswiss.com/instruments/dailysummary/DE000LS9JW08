--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca25c54d7035402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd826fec14443fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53359598d5e64d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94192263c8d94b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7abe7cbca84018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53359598d5e64d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26aa2b3c22dd4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94192263c8d94b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>