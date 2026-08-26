--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd826fec14443fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb3e4b5817340cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94192263c8d94b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fe5c31efaa47f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26aa2b3c22dd4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94192263c8d94b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c356e812c754483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fe5c31efaa47f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>