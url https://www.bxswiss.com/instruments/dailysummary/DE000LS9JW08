--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb3e4b5817340cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1d5376f0a44bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fe5c31efaa47f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref49fadcb90c4a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c356e812c754483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fe5c31efaa47f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e7f7ab4ca741c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref49fadcb90c4a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JW08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>328,869</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>330,994</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>331,399</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>