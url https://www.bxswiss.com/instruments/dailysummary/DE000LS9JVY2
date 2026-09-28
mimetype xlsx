--- v12 (2026-09-06)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5eb38e637a1465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c6c8f262de4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a27731c2044602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1444b8b73584e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a48f9dd1b114a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a27731c2044602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a3a81cfd3544608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1444b8b73584e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>