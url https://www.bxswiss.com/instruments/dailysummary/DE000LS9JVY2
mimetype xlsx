--- v13 (2026-09-28)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c6c8f262de4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec08816c293d4466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1444b8b73584e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9018b5bb0b924918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a3a81cfd3544608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1444b8b73584e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61741e0ac1254bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9018b5bb0b924918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>