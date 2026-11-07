--- v14 (2026-10-18)
+++ v15 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec08816c293d4466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0109c9b71b234a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9018b5bb0b924918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745ed5498bc44c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61741e0ac1254bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9018b5bb0b924918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd88276816c6d4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745ed5498bc44c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>