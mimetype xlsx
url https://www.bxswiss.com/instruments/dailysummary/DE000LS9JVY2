--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c739573519f4807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2f511a85e54a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ce2b68a6ae4389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf56ae61f704d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aaff0f24ff14323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ce2b68a6ae4389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e44de0dc0243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf56ae61f704d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>