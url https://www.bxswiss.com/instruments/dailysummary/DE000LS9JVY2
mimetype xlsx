--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2f511a85e54a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c7491ec8a14848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf56ae61f704d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3185e55c3841c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e44de0dc0243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf56ae61f704d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5a991bb0fa4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3185e55c3841c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>