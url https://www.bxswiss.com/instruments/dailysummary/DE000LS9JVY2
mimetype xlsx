--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c7491ec8a14848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa15aea28ca49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3185e55c3841c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7342d0706bf14764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5a991bb0fa4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3185e55c3841c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d51a42e520247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7342d0706bf14764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>