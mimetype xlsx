--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa15aea28ca49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7eb27e36424446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7342d0706bf14764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb572285b46a46c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d51a42e520247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7342d0706bf14764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b8d0796a314d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb572285b46a46c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>