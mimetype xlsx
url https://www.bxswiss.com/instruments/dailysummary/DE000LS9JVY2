--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7eb27e36424446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5745e7f5ba4887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb572285b46a46c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed2e300c62a4c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b8d0796a314d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb572285b46a46c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d918b1a1214f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed2e300c62a4c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>