--- v9 (2026-07-05)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5745e7f5ba4887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d5f5a056884db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed2e300c62a4c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d201161596439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d918b1a1214f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed2e300c62a4c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed8b5358cab4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d201161596439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>