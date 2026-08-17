--- v10 (2026-07-27)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d5f5a056884db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f067f24cae14c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d201161596439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcda88f94d84a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed8b5358cab4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d201161596439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ebb76fdd554290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcda88f94d84a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>