--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f067f24cae14c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5eb38e637a1465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcda88f94d84a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a27731c2044602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ebb76fdd554290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcda88f94d84a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a48f9dd1b114a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a27731c2044602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Silicon Valley Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>