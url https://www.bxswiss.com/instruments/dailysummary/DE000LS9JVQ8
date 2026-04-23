--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c67bb9c81a4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6632637186463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89030674aa684344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c4ac9c29e5466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c11f72a72f4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89030674aa684344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232959714de045d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c4ac9c29e5466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>115,546</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>