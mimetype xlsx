--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6632637186463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86aa0ffea6364817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c4ac9c29e5466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a69c75ccdf464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232959714de045d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c4ac9c29e5466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044dcc8a99a8467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a69c75ccdf464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>