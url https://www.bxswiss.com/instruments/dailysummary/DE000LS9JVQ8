--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86aa0ffea6364817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9242deb7e9d4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a69c75ccdf464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bd66bd6d9f491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044dcc8a99a8467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a69c75ccdf464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc5a04407634a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bd66bd6d9f491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>