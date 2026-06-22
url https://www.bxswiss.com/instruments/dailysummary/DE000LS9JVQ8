--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9242deb7e9d4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d7e984b5c14776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bd66bd6d9f491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8dc3fd7fc94e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc5a04407634a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bd66bd6d9f491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4e3a1f7aea46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8dc3fd7fc94e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>124,128</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>124,237</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,051</x:t>
-[...161 lines deleted...]
-          <x:t>125,612</x:t>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>