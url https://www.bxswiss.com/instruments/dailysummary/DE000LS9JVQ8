--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d7e984b5c14776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281418375e504796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8dc3fd7fc94e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382bbdf35f0c49a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4e3a1f7aea46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8dc3fd7fc94e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8461a8c491d54c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382bbdf35f0c49a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>125,170</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,519</x:t>
-[...274 lines deleted...]
-          <x:t>129,317</x:t>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>