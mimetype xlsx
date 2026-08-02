--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281418375e504796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb52de0a47084d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382bbdf35f0c49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9817ad960dd841c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8461a8c491d54c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382bbdf35f0c49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817d33559fda4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9817ad960dd841c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>126,852</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,899</x:t>
-[...442 lines deleted...]
-        <x:is>
           <x:t>125,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,832</x:t>
-[...63 lines deleted...]
-          <x:t>124,114</x:t>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>