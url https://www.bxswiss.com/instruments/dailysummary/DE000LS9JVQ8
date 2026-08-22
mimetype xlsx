--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb52de0a47084d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dc9da234e14016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9817ad960dd841c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50cb62f10e9f46a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817d33559fda4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9817ad960dd841c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340719c8bf664256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50cb62f10e9f46a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,832</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>123,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,284</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>