--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dc9da234e14016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836a00c6e2074302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50cb62f10e9f46a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b79c3e1f9b4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340719c8bf664256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50cb62f10e9f46a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6560a831a7624221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b79c3e1f9b4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>