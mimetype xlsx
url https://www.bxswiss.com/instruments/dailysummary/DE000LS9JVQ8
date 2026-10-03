--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836a00c6e2074302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31eeb9f2e1a4f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b79c3e1f9b4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26622b4fec64bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6560a831a7624221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b79c3e1f9b4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e27b40666f4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26622b4fec64bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>