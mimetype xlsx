--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31eeb9f2e1a4f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4188d2527c74c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26622b4fec64bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615c00746b3541df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e27b40666f4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26622b4fec64bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0888ea12eb4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615c00746b3541df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real-Estate-Werte &amp; Affine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>