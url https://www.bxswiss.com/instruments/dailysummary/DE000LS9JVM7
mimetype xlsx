--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ea721fba5b4a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058d4e86d8374e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2adfe397e8504d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383acc0f16c7496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9010353ccf92499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2adfe397e8504d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a42448f95546b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383acc0f16c7496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTX Trading Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,347 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>