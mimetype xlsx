--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058d4e86d8374e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce788fbe64c4a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383acc0f16c7496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e97f7b5fdf4008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a42448f95546b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383acc0f16c7496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b76b3b1e414efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e97f7b5fdf4008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTX Trading Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,618</x:t>
@@ -764,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>