--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce788fbe64c4a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c6b1d31b943f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e97f7b5fdf4008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b310e4f97c41a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b76b3b1e414efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e97f7b5fdf4008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55bcc3f2a4524ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b310e4f97c41a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTX Trading Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>