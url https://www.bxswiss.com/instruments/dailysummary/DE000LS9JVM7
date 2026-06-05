--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c6b1d31b943f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fffc72685b34461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b310e4f97c41a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be346c8fbc34fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55bcc3f2a4524ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b310e4f97c41a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3448e1f6383a4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be346c8fbc34fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTX Trading Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>