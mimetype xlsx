--- v9 (2026-06-05)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fffc72685b34461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d7f8c122e54aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be346c8fbc34fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636f6636f3af4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3448e1f6383a4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be346c8fbc34fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3cf8542e624e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636f6636f3af4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTX Trading Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>