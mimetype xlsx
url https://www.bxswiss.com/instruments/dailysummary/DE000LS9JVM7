--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d7f8c122e54aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd698d55be63b4c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636f6636f3af4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d4a222dd3c4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3cf8542e624e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636f6636f3af4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a074f1083b4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d4a222dd3c4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTX Trading Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>193,438</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,277</x:t>
-[...269 lines deleted...]
-          <x:t>184,713</x:t>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>