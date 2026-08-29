--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd698d55be63b4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d010857a714971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d4a222dd3c4d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e0f32913aa4119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a074f1083b4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d4a222dd3c4d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee1b7571eb140c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e0f32913aa4119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTX Trading Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>196,659</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>