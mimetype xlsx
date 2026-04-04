--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5583b446fc44361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a4e4adc2114bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe8a470d9754cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea4741b89f14dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf478f700c9674075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe8a470d9754cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce88357ae454c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea4741b89f14dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>