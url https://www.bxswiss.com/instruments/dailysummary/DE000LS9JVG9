--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a4e4adc2114bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa046b69ff91404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea4741b89f14dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc366dd80d44b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce88357ae454c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea4741b89f14dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e9f9c372664449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc366dd80d44b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>