--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa046b69ff91404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9d5ede53dc495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc366dd80d44b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092cc11fb68040b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e9f9c372664449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc366dd80d44b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfa83ac48c048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092cc11fb68040b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>