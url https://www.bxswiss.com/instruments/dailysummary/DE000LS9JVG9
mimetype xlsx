--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9d5ede53dc495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8b0f5368b14714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092cc11fb68040b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4242f2a60e124664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfa83ac48c048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092cc11fb68040b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e81d8c14a2458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4242f2a60e124664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...522 lines deleted...]
-          <x:t>172,311</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,802</x:t>
-[...53 lines deleted...]
-          <x:t>171,623</x:t>
+          <x:t>168,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>