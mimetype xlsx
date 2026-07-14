--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8b0f5368b14714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee9bf220a844fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4242f2a60e124664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a9a54ee5554204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e81d8c14a2458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4242f2a60e124664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8597f43c4184fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a9a54ee5554204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>