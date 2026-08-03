--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee9bf220a844fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d02ba96d0e14d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a9a54ee5554204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76dd7c088df84fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8597f43c4184fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a9a54ee5554204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7cc74cb2f94e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76dd7c088df84fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>