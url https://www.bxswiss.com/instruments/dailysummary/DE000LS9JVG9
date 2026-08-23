--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d02ba96d0e14d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca6f6469f1f4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76dd7c088df84fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ab9867a2b34b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7cc74cb2f94e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76dd7c088df84fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ae32cc3dc548cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ab9867a2b34b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>