--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca6f6469f1f4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a21403c05764d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ab9867a2b34b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8899fc0a74e4faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ae32cc3dc548cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ab9867a2b34b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6178f822de22445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8899fc0a74e4faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>