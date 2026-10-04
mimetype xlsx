--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a21403c05764d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c8d9b89aba4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8899fc0a74e4faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1035e6745d4ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6178f822de22445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8899fc0a74e4faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42191d7fb6434a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1035e6745d4ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>150,286</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>140,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>