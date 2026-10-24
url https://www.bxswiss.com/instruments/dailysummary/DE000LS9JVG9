--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c8d9b89aba4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20724eddf614c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1035e6745d4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9006166e1e114e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42191d7fb6434a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1035e6745d4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32db055d481344b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9006166e1e114e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Robotic Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JVG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>